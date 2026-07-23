--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -261,54 +261,54 @@
   <si>
     <t>pdoselka@aol.com</t>
   </si>
   <si>
     <t>05/27/2025</t>
   </si>
   <si>
     <t>Remington construction</t>
   </si>
   <si>
     <t>DTRemington@aol.com</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>Rhino Rec</t>
   </si>
   <si>
     <t>julia@rhinorec.com</t>
   </si>
   <si>
     <t>Rieth-Riley Construction</t>
   </si>
   <si>
+    <t>jwhitmyer@rieth-riley.com</t>
+  </si>
+  <si>
     <t>arochefort@rieth-riley.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>jwhitmyer@rieth-riley.com</t>
   </si>
   <si>
     <t>Selge Construction</t>
   </si>
   <si>
     <t>574-229-4908</t>
   </si>
   <si>
     <t>ksilveus@selgeconstruction.com</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,74 +908,74 @@
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J16" s="5"/>
@@ -1069,120 +1069,120 @@
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3">
         <v>8003642059</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3">
         <v>8003642059</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>47</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="5"/>
@@ -1391,74 +1391,74 @@
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="5"/>
@@ -1483,74 +1483,74 @@
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>73</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J41" s="5"/>
@@ -1612,110 +1612,110 @@
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>8103605788</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3">
-        <v>2692662614</v>
+        <v>2697161593</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
         <v>22</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3">
         <v>2692662614</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3">
-        <v>2697161593</v>
+        <v>2692662614</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
         <v>48</v>
       </c>
     </row>