--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -75,54 +75,54 @@
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>ajroberts@rieth-riley.com</t>
   </si>
   <si>
     <t>Project Plans</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>Alpine Tree Service, LLC</t>
   </si>
   <si>
     <t>231-629-9493</t>
   </si>
   <si>
     <t>rfp@alpinetree.com</t>
   </si>
   <si>
+    <t>Project Specifications</t>
+  </si>
+  <si>
     <t>02/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Project Specifications</t>
   </si>
   <si>
     <t>Bailey Excavating, Inc.</t>
   </si>
   <si>
     <t>517-750-3030</t>
   </si>
   <si>
     <t>rhondablair@bailey-excavating.com</t>
   </si>
   <si>
     <t>02/13/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>01/14/2026</t>
   </si>
@@ -792,695 +792,695 @@
       <c r="H9" s="5"/>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3">
         <v>2699930873</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3">
         <v>2699930873</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3">
         <v>9897757393</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3">
         <v>2693492507</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3">
         <v>2693492507</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3">
         <v>5178573700</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3">
         <v>5178573700</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J39" s="5"/>
@@ -1505,120 +1505,120 @@
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3">
         <v>2697209507</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>2697209507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J45" s="5"/>