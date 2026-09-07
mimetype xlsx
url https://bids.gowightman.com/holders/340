--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -75,54 +75,54 @@
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>ajroberts@rieth-riley.com</t>
   </si>
   <si>
     <t>Project Plans</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>Alpine Tree Service, LLC</t>
   </si>
   <si>
     <t>231-629-9493</t>
   </si>
   <si>
     <t>rfp@alpinetree.com</t>
   </si>
   <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
     <t>Project Specifications</t>
-  </si>
-[...1 lines deleted...]
-    <t>02/06/2026</t>
   </si>
   <si>
     <t>Bailey Excavating, Inc.</t>
   </si>
   <si>
     <t>517-750-3030</t>
   </si>
   <si>
     <t>rhondablair@bailey-excavating.com</t>
   </si>
   <si>
     <t>02/13/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>01/14/2026</t>
   </si>
@@ -792,810 +792,810 @@
       <c r="H9" s="5"/>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3">
         <v>2699930873</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3">
         <v>2699930873</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3">
         <v>9897757393</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3">
         <v>2693492507</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3">
         <v>2693492507</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3">
         <v>5178573700</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3">
         <v>5178573700</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3">
         <v>2697209507</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>2697209507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="5"/>