--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -75,54 +75,54 @@
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>ajroberts@rieth-riley.com</t>
   </si>
   <si>
     <t>Project Plans</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>Alpine Tree Service, LLC</t>
   </si>
   <si>
     <t>231-629-9493</t>
   </si>
   <si>
     <t>rfp@alpinetree.com</t>
   </si>
   <si>
+    <t>Project Specifications</t>
+  </si>
+  <si>
     <t>02/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Project Specifications</t>
   </si>
   <si>
     <t>Bailey Excavating, Inc.</t>
   </si>
   <si>
     <t>517-750-3030</t>
   </si>
   <si>
     <t>rhondablair@bailey-excavating.com</t>
   </si>
   <si>
     <t>02/13/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>01/14/2026</t>
   </si>
@@ -792,810 +792,810 @@
       <c r="H9" s="5"/>
       <c r="I9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
       <c r="D10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>42</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3">
         <v>2699930873</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3">
         <v>2699930873</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3">
         <v>9897757393</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3">
         <v>2693492507</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3">
         <v>2693492507</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>57</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3">
         <v>5178573700</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3">
         <v>5178573700</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>60</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>68</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
         <v>70</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>71</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>75</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3">
         <v>2697209507</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>2697209507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="5"/>