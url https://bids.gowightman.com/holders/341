--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -1337,74 +1337,74 @@
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3">
         <v>2693492507</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3">
         <v>2693492507</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>64</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J34" s="5"/>
@@ -1544,74 +1544,74 @@
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3">
         <v>2697209507</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="5"/>