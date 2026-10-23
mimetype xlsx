--- v1 (2026-07-23)
+++ v2 (2026-10-23)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Albion Street Improvements Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>City of Albion</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>02/17/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -274,50 +274,62 @@
     <t>shawn.horton@parrish-excavating.com</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>Quality Excavators Inc.</t>
   </si>
   <si>
     <t>269-986-8578</t>
   </si>
   <si>
     <t>wayne@qualityexcavators.com</t>
   </si>
   <si>
     <t>Remington construction</t>
   </si>
   <si>
     <t>DTRemington@aol.com</t>
   </si>
   <si>
     <t>01/24/2026</t>
   </si>
   <si>
     <t>01/30/2026</t>
+  </si>
+  <si>
+    <t>Rocky River Excavating</t>
+  </si>
+  <si>
+    <t>269-242-5858</t>
+  </si>
+  <si>
+    <t>rockyriverexcavating@gmail.com</t>
+  </si>
+  <si>
+    <t>09/16/2026</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
   </si>
   <si>
     <t>01/29/2026</t>
   </si>
   <si>
     <t>Turek Photography &amp; Video</t>
   </si>
   <si>
     <t>(616) 888-0761</t>
   </si>
   <si>
     <t>turekvideo@yahoo.com</t>
   </si>
   <si>
     <t>01/26/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -722,54 +734,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K47"/>
+  <dimension ref="A1:K48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K47" sqref="K47"/>
+      <selection activeCell="K48" sqref="K48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -1627,110 +1639,133 @@
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>2697209507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>92</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
@@ -1854,50 +1889,54 @@
     <mergeCell ref="I41:J41"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:H42"/>
     <mergeCell ref="I42:J42"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="F43:H43"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:H44"/>
     <mergeCell ref="I44:J44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="I45:J45"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:H46"/>
     <mergeCell ref="I46:J46"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="D47:E47"/>
     <mergeCell ref="F47:H47"/>
     <mergeCell ref="I47:J47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="I48:J48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>