--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -13,128 +13,485 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Water System Improvements Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>City of Potterville</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Plan Holder</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
+    <t>Accudig Excavating LLC</t>
+  </si>
+  <si>
+    <t>574-532-6820</t>
+  </si>
+  <si>
+    <t>accudigexcavating@outlook.com</t>
+  </si>
+  <si>
+    <t>Contract A Part 2 - Project Plans</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>Contract A Part 1- Project Plans</t>
+  </si>
+  <si>
+    <t>Contract A - Project Specifications</t>
+  </si>
+  <si>
+    <t>Aire Exchange</t>
+  </si>
+  <si>
+    <t>shawn@aireexchange.com</t>
+  </si>
+  <si>
+    <t>Contract A - Addendum 2</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
+    <t>Contract A - Addendum 1</t>
+  </si>
+  <si>
+    <t>Alpine Tree Service, LLC</t>
+  </si>
+  <si>
+    <t>231-629-9493</t>
+  </si>
+  <si>
+    <t>rfp@alpinetree.com</t>
+  </si>
+  <si>
+    <t>Contract B - Project Plans</t>
+  </si>
+  <si>
+    <t>05/29/2026</t>
+  </si>
+  <si>
+    <t>Apex Controls</t>
+  </si>
+  <si>
+    <t>rkoning@solutionsbyapex.com</t>
+  </si>
+  <si>
+    <t>Contract B - Addendum 2</t>
+  </si>
+  <si>
+    <t>06/30/2026</t>
+  </si>
+  <si>
+    <t>Contract A - Addendum 3</t>
+  </si>
+  <si>
     <t>Blackridge Research &amp; consulting</t>
   </si>
   <si>
     <t>917 993 7467</t>
   </si>
   <si>
     <t>venkatesh@blackridgeresearch.com</t>
   </si>
   <si>
-    <t>Contract B - Project Plans</t>
+    <t>05/26/2026</t>
+  </si>
+  <si>
+    <t>06/25/2026</t>
+  </si>
+  <si>
+    <t>05/28/2026</t>
+  </si>
+  <si>
+    <t>Contract B- Project Specifications</t>
   </si>
   <si>
     <t>05/23/2026</t>
   </si>
   <si>
+    <t>Builders Exchange of Lansing</t>
+  </si>
+  <si>
+    <t>517-372-8930</t>
+  </si>
+  <si>
+    <t>bids@bxlansing.com</t>
+  </si>
+  <si>
+    <t>Contract B - Addendum 1</t>
+  </si>
+  <si>
+    <t>06/18/2026</t>
+  </si>
+  <si>
+    <t>Builders Exchange of Michigan</t>
+  </si>
+  <si>
+    <t>616-949-8650</t>
+  </si>
+  <si>
+    <t>projects@grbx.com</t>
+  </si>
+  <si>
+    <t>CEC Controls Company, Inc.</t>
+  </si>
+  <si>
+    <t>bcollins@ceccontrols.com</t>
+  </si>
+  <si>
+    <t>06/15/2026</t>
+  </si>
+  <si>
+    <t>ConstructConnect</t>
+  </si>
+  <si>
+    <t>content@constructconnect.com</t>
+  </si>
+  <si>
+    <t>Constructconnect</t>
+  </si>
+  <si>
+    <t>1(800) 364-2059</t>
+  </si>
+  <si>
+    <t>brad.metzger@constructconnect.com</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>Construction Association of Michigan</t>
+  </si>
+  <si>
+    <t>248-972-1124</t>
+  </si>
+  <si>
+    <t>kcook@buildwithcam.com</t>
+  </si>
+  <si>
+    <t>05/27/2026</t>
+  </si>
+  <si>
+    <t>CT Electrical Services Inc</t>
+  </si>
+  <si>
+    <t>269-342-5016</t>
+  </si>
+  <si>
+    <t>dsavage@c-telectric.com</t>
+  </si>
+  <si>
+    <t>06/23/2026</t>
+  </si>
+  <si>
+    <t>DuBois-Cooper Associates</t>
+  </si>
+  <si>
+    <t>734-890-9839</t>
+  </si>
+  <si>
+    <t>jfrederick@duboiscooper.com</t>
+  </si>
+  <si>
+    <t>06/29/2026</t>
+  </si>
+  <si>
+    <t>E.T. Mackenzie Co</t>
+  </si>
+  <si>
+    <t>517-627-8408</t>
+  </si>
+  <si>
+    <t>ds@mackenzieco.com</t>
+  </si>
+  <si>
+    <t>etna supply</t>
+  </si>
+  <si>
+    <t>jbalkema@etnasupply.com</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>FDS Engineering</t>
+  </si>
+  <si>
+    <t>(906)828-1116</t>
+  </si>
+  <si>
+    <t>carl@fds-engineering.com</t>
+  </si>
+  <si>
+    <t>Gilson Engineering</t>
+  </si>
+  <si>
+    <t>616-890-2158</t>
+  </si>
+  <si>
+    <t>bb@gilsoneng.com</t>
+  </si>
+  <si>
+    <t>07/06/2026</t>
+  </si>
+  <si>
+    <t>Grand River Construction, Inc.</t>
+  </si>
+  <si>
+    <t>(616) 291-1141</t>
+  </si>
+  <si>
+    <t>rparcheta@grandriverconstruction.com</t>
+  </si>
+  <si>
+    <t>Hoffman Bros., Inc.</t>
+  </si>
+  <si>
+    <t>269-965-1207</t>
+  </si>
+  <si>
+    <t>brizor@hoffmanbrosinc.com</t>
+  </si>
+  <si>
+    <t>Ideal Consolidated</t>
+  </si>
+  <si>
+    <t>734-626-7667</t>
+  </si>
+  <si>
+    <t>dthompson@idealconsolidated.com</t>
+  </si>
+  <si>
+    <t>06/12/2026</t>
+  </si>
+  <si>
+    <t>Iron Horse Excavation LLC</t>
+  </si>
+  <si>
+    <t>517-525-8389</t>
+  </si>
+  <si>
+    <t>shawn@ironhorsemi.com</t>
+  </si>
+  <si>
+    <t>06/24/2026</t>
+  </si>
+  <si>
+    <t>jayalakshmil@construction.com</t>
+  </si>
+  <si>
+    <t>jlgreaney@gasvoda.com</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t>joe.fischer@Rotork.com</t>
+  </si>
+  <si>
+    <t>Kalamazoo Builders Exchange</t>
+  </si>
+  <si>
+    <t>michelle@builder-exchange.com</t>
+  </si>
+  <si>
+    <t>LD Docsa Assoc</t>
+  </si>
+  <si>
+    <t>269349-7675</t>
+  </si>
+  <si>
+    <t>jdocsa@lddocsa.com</t>
+  </si>
+  <si>
+    <t>06/19/2026</t>
+  </si>
+  <si>
+    <t>Lee Contracting DBA Midwest Power Systems</t>
+  </si>
+  <si>
+    <t>matthewshaeffer@leecontracting.com</t>
+  </si>
+  <si>
+    <t>lori.bachman@construction.com</t>
+  </si>
+  <si>
+    <t>mayvele.diada@construction.com</t>
+  </si>
+  <si>
+    <t>Mead Bros. Excavating</t>
+  </si>
+  <si>
+    <t>meadbrosinc@gmail.com</t>
+  </si>
+  <si>
+    <t>Mersino</t>
+  </si>
+  <si>
+    <t>(248) 665-5732</t>
+  </si>
+  <si>
+    <t>rebecca.mason@mersino.com</t>
+  </si>
+  <si>
+    <t>michael.wright@petersonandmatz.com</t>
+  </si>
+  <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
+    <t>North America Procurement Council, Inc. PBC</t>
+  </si>
+  <si>
+    <t>302-450-1923</t>
+  </si>
+  <si>
+    <t>sourcemanagement@napc.me</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>sarrapryjomski@gmail.com</t>
+  </si>
+  <si>
+    <t>Sorensen Gross Company</t>
+  </si>
+  <si>
+    <t>810-767-4821</t>
+  </si>
+  <si>
+    <t>sorensengrosshq@gmail.com</t>
+  </si>
+  <si>
+    <t>06/22/2026</t>
+  </si>
+  <si>
+    <t>Spartan Construction Group</t>
+  </si>
+  <si>
+    <t>734-331-5061</t>
+  </si>
+  <si>
+    <t>matt@spartan-constructiongroup.com</t>
+  </si>
+  <si>
+    <t>Turek Photography &amp; Video</t>
+  </si>
+  <si>
+    <t>(616) 888-0761</t>
+  </si>
+  <si>
+    <t>turekvideo@yahoo.com</t>
+  </si>
+  <si>
+    <t>06/20/2026</t>
+  </si>
+  <si>
+    <t>Watertap Inc.</t>
+  </si>
+  <si>
+    <t>248-792-7122</t>
+  </si>
+  <si>
+    <t>eric@watertapinc.com</t>
+  </si>
+  <si>
     <t>Wightman</t>
   </si>
   <si>
     <t>arudd@gowightman.com</t>
   </si>
   <si>
     <t>05/22/2026</t>
   </si>
   <si>
-    <t>Contract B- Project Specifications</t>
-[...8 lines deleted...]
-    <t>Contract A Part 2 - Project Plans</t>
+    <t>wightman</t>
+  </si>
+  <si>
+    <t>leyerly@gowightman.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -521,54 +878,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:K208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K14" sqref="K14"/>
+      <selection activeCell="K208" sqref="K208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -616,196 +973,5434 @@
     <row r="9" spans="1:11">
       <c r="A9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="5"/>
       <c r="D9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4"/>
       <c r="H9" s="5"/>
       <c r="I9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="5"/>
       <c r="K9" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="5"/>
-      <c r="D10" s="3">
-        <v>2693641664</v>
+      <c r="D10" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G10" s="4"/>
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
-      <c r="D11" s="3">
-        <v>2693641664</v>
+      <c r="D11" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3">
-        <v>2693641664</v>
+        <v>2484715900</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3">
-        <v>2693641664</v>
+        <v>2484715900</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
-      <c r="D14" s="3">
-        <v>2693641664</v>
+      <c r="D14" s="3" t="s">
+        <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
-        <v>21</v>
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="5"/>
+      <c r="D15" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="4"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="4"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="5"/>
+      <c r="D17" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" s="4"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G18" s="4"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="4"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="4"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G21" s="4"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="4"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G22" s="4"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="4"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="3">
+        <v>6162929882</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G23" s="4"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="4"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="4"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="4"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G26" s="4"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="4"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="4"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="4"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="4"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30" s="4"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="4"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" s="4"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="4"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G32" s="4"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="4"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="4"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="5"/>
+      <c r="F34" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G34" s="4"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G35" s="4"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G36" s="4"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="4"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" s="4"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="4"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" s="4"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="4"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G39" s="4"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="4"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G40" s="4"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G41" s="4"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B42" s="4"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G42" s="4"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="4"/>
+      <c r="C43" s="5"/>
+      <c r="D43" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G43" s="4"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="4"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="4"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B45" s="4"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G45" s="4"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="4"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G46" s="4"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J46" s="5"/>
+      <c r="K46" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G47" s="4"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G49" s="4"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J49" s="5"/>
+      <c r="K49" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B50" s="4"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="3">
+        <v>8327128980</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J50" s="5"/>
+      <c r="K50" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="4"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G51" s="4"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J51" s="5"/>
+      <c r="K51" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="4"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G52" s="4"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G53" s="4"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J53" s="5"/>
+      <c r="K53" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="4"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G54" s="4"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" s="5"/>
+      <c r="K54" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B55" s="4"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="G55" s="4"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" s="5"/>
+      <c r="K55" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G56" s="4"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" s="5"/>
+      <c r="K56" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="4"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G57" s="4"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" s="5"/>
+      <c r="K57" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G58" s="4"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" s="5"/>
+      <c r="K58" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B59" s="4"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J59" s="5"/>
+      <c r="K59" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="3">
+        <v>8003642059</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G60" s="4"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J60" s="5"/>
+      <c r="K60" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G61" s="4"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J61" s="5"/>
+      <c r="K61" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="4"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J62" s="5"/>
+      <c r="K62" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" s="4"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J63" s="5"/>
+      <c r="K63" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="4"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G64" s="4"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" s="5"/>
+      <c r="K64" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B65" s="4"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G65" s="4"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" s="5"/>
+      <c r="K65" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="4"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" s="4"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J66" s="5"/>
+      <c r="K66" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G67" s="4"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J67" s="5"/>
+      <c r="K67" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68" s="4"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J68" s="5"/>
+      <c r="K68" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G69" s="4"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J69" s="5"/>
+      <c r="K69" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G70" s="4"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J70" s="5"/>
+      <c r="K70" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G71" s="4"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J71" s="5"/>
+      <c r="K71" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G72" s="4"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J72" s="5"/>
+      <c r="K72" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="G73" s="4"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J73" s="5"/>
+      <c r="K73" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="G74" s="4"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J74" s="5"/>
+      <c r="K74" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" s="4"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G75" s="4"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J75" s="5"/>
+      <c r="K75" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B76" s="4"/>
+      <c r="C76" s="5"/>
+      <c r="D76" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E76" s="5"/>
+      <c r="F76" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G76" s="4"/>
+      <c r="H76" s="5"/>
+      <c r="I76" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J76" s="5"/>
+      <c r="K76" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B77" s="4"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E77" s="5"/>
+      <c r="F77" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G77" s="4"/>
+      <c r="H77" s="5"/>
+      <c r="I77" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J77" s="5"/>
+      <c r="K77" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B78" s="4"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E78" s="5"/>
+      <c r="F78" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G78" s="4"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J78" s="5"/>
+      <c r="K78" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B79" s="4"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E79" s="5"/>
+      <c r="F79" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G79" s="4"/>
+      <c r="H79" s="5"/>
+      <c r="I79" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" s="5"/>
+      <c r="K79" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B80" s="4"/>
+      <c r="C80" s="5"/>
+      <c r="D80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" s="5"/>
+      <c r="F80" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G80" s="4"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" s="5"/>
+      <c r="K80" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B81" s="4"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E81" s="5"/>
+      <c r="F81" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G81" s="4"/>
+      <c r="H81" s="5"/>
+      <c r="I81" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J81" s="5"/>
+      <c r="K81" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B82" s="4"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E82" s="5"/>
+      <c r="F82" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G82" s="4"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J82" s="5"/>
+      <c r="K82" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B83" s="4"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E83" s="5"/>
+      <c r="F83" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G83" s="4"/>
+      <c r="H83" s="5"/>
+      <c r="I83" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J83" s="5"/>
+      <c r="K83" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B84" s="4"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E84" s="5"/>
+      <c r="F84" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="G84" s="4"/>
+      <c r="H84" s="5"/>
+      <c r="I84" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J84" s="5"/>
+      <c r="K84" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B85" s="4"/>
+      <c r="C85" s="5"/>
+      <c r="D85" s="3">
+        <v>2699930873</v>
+      </c>
+      <c r="E85" s="5"/>
+      <c r="F85" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G85" s="4"/>
+      <c r="H85" s="5"/>
+      <c r="I85" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J85" s="5"/>
+      <c r="K85" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="4"/>
+      <c r="C86" s="5"/>
+      <c r="D86" s="3">
+        <v>2699930873</v>
+      </c>
+      <c r="E86" s="5"/>
+      <c r="F86" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G86" s="4"/>
+      <c r="H86" s="5"/>
+      <c r="I86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J86" s="5"/>
+      <c r="K86" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="4"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="3">
+        <v>2699930873</v>
+      </c>
+      <c r="E87" s="5"/>
+      <c r="F87" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G87" s="4"/>
+      <c r="H87" s="5"/>
+      <c r="I87" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J87" s="5"/>
+      <c r="K87" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B88" s="4"/>
+      <c r="C88" s="5"/>
+      <c r="D88" s="3">
+        <v>2699930873</v>
+      </c>
+      <c r="E88" s="5"/>
+      <c r="F88" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="G88" s="4"/>
+      <c r="H88" s="5"/>
+      <c r="I88" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J88" s="5"/>
+      <c r="K88" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B89" s="4"/>
+      <c r="C89" s="5"/>
+      <c r="D89" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E89" s="5"/>
+      <c r="F89" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G89" s="4"/>
+      <c r="H89" s="5"/>
+      <c r="I89" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J89" s="5"/>
+      <c r="K89" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B90" s="4"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E90" s="5"/>
+      <c r="F90" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G90" s="4"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" s="5"/>
+      <c r="K90" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B91" s="4"/>
+      <c r="C91" s="5"/>
+      <c r="D91" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E91" s="5"/>
+      <c r="F91" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G91" s="4"/>
+      <c r="H91" s="5"/>
+      <c r="I91" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J91" s="5"/>
+      <c r="K91" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B92" s="4"/>
+      <c r="C92" s="5"/>
+      <c r="D92" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E92" s="5"/>
+      <c r="F92" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G92" s="4"/>
+      <c r="H92" s="5"/>
+      <c r="I92" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J92" s="5"/>
+      <c r="K92" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B93" s="4"/>
+      <c r="C93" s="5"/>
+      <c r="D93" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E93" s="5"/>
+      <c r="F93" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G93" s="4"/>
+      <c r="H93" s="5"/>
+      <c r="I93" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J93" s="5"/>
+      <c r="K93" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B94" s="4"/>
+      <c r="C94" s="5"/>
+      <c r="D94" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E94" s="5"/>
+      <c r="F94" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G94" s="4"/>
+      <c r="H94" s="5"/>
+      <c r="I94" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J94" s="5"/>
+      <c r="K94" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B95" s="4"/>
+      <c r="C95" s="5"/>
+      <c r="D95" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E95" s="5"/>
+      <c r="F95" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G95" s="4"/>
+      <c r="H95" s="5"/>
+      <c r="I95" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J95" s="5"/>
+      <c r="K95" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B96" s="4"/>
+      <c r="C96" s="5"/>
+      <c r="D96" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E96" s="5"/>
+      <c r="F96" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="G96" s="4"/>
+      <c r="H96" s="5"/>
+      <c r="I96" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J96" s="5"/>
+      <c r="K96" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B97" s="4"/>
+      <c r="C97" s="5"/>
+      <c r="D97" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E97" s="5"/>
+      <c r="F97" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G97" s="4"/>
+      <c r="H97" s="5"/>
+      <c r="I97" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J97" s="5"/>
+      <c r="K97" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="4"/>
+      <c r="C98" s="5"/>
+      <c r="D98" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E98" s="5"/>
+      <c r="F98" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G98" s="4"/>
+      <c r="H98" s="5"/>
+      <c r="I98" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J98" s="5"/>
+      <c r="K98" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B99" s="4"/>
+      <c r="C99" s="5"/>
+      <c r="D99" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E99" s="5"/>
+      <c r="F99" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G99" s="4"/>
+      <c r="H99" s="5"/>
+      <c r="I99" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" s="5"/>
+      <c r="K99" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B100" s="4"/>
+      <c r="C100" s="5"/>
+      <c r="D100" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E100" s="5"/>
+      <c r="F100" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G100" s="4"/>
+      <c r="H100" s="5"/>
+      <c r="I100" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J100" s="5"/>
+      <c r="K100" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B101" s="4"/>
+      <c r="C101" s="5"/>
+      <c r="D101" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E101" s="5"/>
+      <c r="F101" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G101" s="4"/>
+      <c r="H101" s="5"/>
+      <c r="I101" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J101" s="5"/>
+      <c r="K101" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B102" s="4"/>
+      <c r="C102" s="5"/>
+      <c r="D102" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E102" s="5"/>
+      <c r="F102" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G102" s="4"/>
+      <c r="H102" s="5"/>
+      <c r="I102" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J102" s="5"/>
+      <c r="K102" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B103" s="4"/>
+      <c r="C103" s="5"/>
+      <c r="D103" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E103" s="5"/>
+      <c r="F103" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="G103" s="4"/>
+      <c r="H103" s="5"/>
+      <c r="I103" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J103" s="5"/>
+      <c r="K103" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B104" s="4"/>
+      <c r="C104" s="5"/>
+      <c r="D104" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E104" s="5"/>
+      <c r="F104" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G104" s="4"/>
+      <c r="H104" s="5"/>
+      <c r="I104" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J104" s="5"/>
+      <c r="K104" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B105" s="4"/>
+      <c r="C105" s="5"/>
+      <c r="D105" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="5"/>
+      <c r="F105" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G105" s="4"/>
+      <c r="H105" s="5"/>
+      <c r="I105" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J105" s="5"/>
+      <c r="K105" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B106" s="4"/>
+      <c r="C106" s="5"/>
+      <c r="D106" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E106" s="5"/>
+      <c r="F106" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G106" s="4"/>
+      <c r="H106" s="5"/>
+      <c r="I106" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J106" s="5"/>
+      <c r="K106" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B107" s="4"/>
+      <c r="C107" s="5"/>
+      <c r="D107" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E107" s="5"/>
+      <c r="F107" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G107" s="4"/>
+      <c r="H107" s="5"/>
+      <c r="I107" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J107" s="5"/>
+      <c r="K107" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B108" s="4"/>
+      <c r="C108" s="5"/>
+      <c r="D108" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="5"/>
+      <c r="F108" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G108" s="4"/>
+      <c r="H108" s="5"/>
+      <c r="I108" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J108" s="5"/>
+      <c r="K108" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B109" s="4"/>
+      <c r="C109" s="5"/>
+      <c r="D109" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="5"/>
+      <c r="F109" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G109" s="4"/>
+      <c r="H109" s="5"/>
+      <c r="I109" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J109" s="5"/>
+      <c r="K109" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="4"/>
+      <c r="C110" s="5"/>
+      <c r="D110" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E110" s="5"/>
+      <c r="F110" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G110" s="4"/>
+      <c r="H110" s="5"/>
+      <c r="I110" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J110" s="5"/>
+      <c r="K110" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B111" s="4"/>
+      <c r="C111" s="5"/>
+      <c r="D111" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E111" s="5"/>
+      <c r="F111" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G111" s="4"/>
+      <c r="H111" s="5"/>
+      <c r="I111" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J111" s="5"/>
+      <c r="K111" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B112" s="4"/>
+      <c r="C112" s="5"/>
+      <c r="D112" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E112" s="5"/>
+      <c r="F112" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G112" s="4"/>
+      <c r="H112" s="5"/>
+      <c r="I112" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J112" s="5"/>
+      <c r="K112" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B113" s="4"/>
+      <c r="C113" s="5"/>
+      <c r="D113" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="E113" s="5"/>
+      <c r="F113" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="G113" s="4"/>
+      <c r="H113" s="5"/>
+      <c r="I113" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J113" s="5"/>
+      <c r="K113" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B114" s="4"/>
+      <c r="C114" s="5"/>
+      <c r="D114" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E114" s="5"/>
+      <c r="F114" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G114" s="4"/>
+      <c r="H114" s="5"/>
+      <c r="I114" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J114" s="5"/>
+      <c r="K114" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B115" s="4"/>
+      <c r="C115" s="5"/>
+      <c r="D115" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E115" s="5"/>
+      <c r="F115" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G115" s="4"/>
+      <c r="H115" s="5"/>
+      <c r="I115" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J115" s="5"/>
+      <c r="K115" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B116" s="4"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E116" s="5"/>
+      <c r="F116" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="G116" s="4"/>
+      <c r="H116" s="5"/>
+      <c r="I116" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J116" s="5"/>
+      <c r="K116" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B117" s="4"/>
+      <c r="C117" s="5"/>
+      <c r="D117" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E117" s="5"/>
+      <c r="F117" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G117" s="4"/>
+      <c r="H117" s="5"/>
+      <c r="I117" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J117" s="5"/>
+      <c r="K117" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B118" s="4"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E118" s="5"/>
+      <c r="F118" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G118" s="4"/>
+      <c r="H118" s="5"/>
+      <c r="I118" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J118" s="5"/>
+      <c r="K118" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B119" s="4"/>
+      <c r="C119" s="5"/>
+      <c r="D119" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E119" s="5"/>
+      <c r="F119" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G119" s="4"/>
+      <c r="H119" s="5"/>
+      <c r="I119" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J119" s="5"/>
+      <c r="K119" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B120" s="4"/>
+      <c r="C120" s="5"/>
+      <c r="D120" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E120" s="5"/>
+      <c r="F120" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G120" s="4"/>
+      <c r="H120" s="5"/>
+      <c r="I120" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J120" s="5"/>
+      <c r="K120" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B121" s="4"/>
+      <c r="C121" s="5"/>
+      <c r="D121" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E121" s="5"/>
+      <c r="F121" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G121" s="4"/>
+      <c r="H121" s="5"/>
+      <c r="I121" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J121" s="5"/>
+      <c r="K121" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B122" s="4"/>
+      <c r="C122" s="5"/>
+      <c r="D122" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E122" s="5"/>
+      <c r="F122" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G122" s="4"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J122" s="5"/>
+      <c r="K122" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B123" s="4"/>
+      <c r="C123" s="5"/>
+      <c r="D123" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E123" s="5"/>
+      <c r="F123" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G123" s="4"/>
+      <c r="H123" s="5"/>
+      <c r="I123" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J123" s="5"/>
+      <c r="K123" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B124" s="4"/>
+      <c r="C124" s="5"/>
+      <c r="D124" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E124" s="5"/>
+      <c r="F124" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G124" s="4"/>
+      <c r="H124" s="5"/>
+      <c r="I124" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J124" s="5"/>
+      <c r="K124" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B125" s="4"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E125" s="5"/>
+      <c r="F125" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G125" s="4"/>
+      <c r="H125" s="5"/>
+      <c r="I125" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J125" s="5"/>
+      <c r="K125" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B126" s="4"/>
+      <c r="C126" s="5"/>
+      <c r="D126" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E126" s="5"/>
+      <c r="F126" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G126" s="4"/>
+      <c r="H126" s="5"/>
+      <c r="I126" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J126" s="5"/>
+      <c r="K126" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B127" s="4"/>
+      <c r="C127" s="5"/>
+      <c r="D127" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E127" s="5"/>
+      <c r="F127" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="G127" s="4"/>
+      <c r="H127" s="5"/>
+      <c r="I127" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J127" s="5"/>
+      <c r="K127" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B128" s="4"/>
+      <c r="C128" s="5"/>
+      <c r="D128" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E128" s="5"/>
+      <c r="F128" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G128" s="4"/>
+      <c r="H128" s="5"/>
+      <c r="I128" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J128" s="5"/>
+      <c r="K128" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B129" s="4"/>
+      <c r="C129" s="5"/>
+      <c r="D129" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E129" s="5"/>
+      <c r="F129" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G129" s="4"/>
+      <c r="H129" s="5"/>
+      <c r="I129" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J129" s="5"/>
+      <c r="K129" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B130" s="4"/>
+      <c r="C130" s="5"/>
+      <c r="D130" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E130" s="5"/>
+      <c r="F130" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G130" s="4"/>
+      <c r="H130" s="5"/>
+      <c r="I130" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J130" s="5"/>
+      <c r="K130" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B131" s="4"/>
+      <c r="C131" s="5"/>
+      <c r="D131" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E131" s="5"/>
+      <c r="F131" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G131" s="4"/>
+      <c r="H131" s="5"/>
+      <c r="I131" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J131" s="5"/>
+      <c r="K131" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B132" s="4"/>
+      <c r="C132" s="5"/>
+      <c r="D132" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E132" s="5"/>
+      <c r="F132" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G132" s="4"/>
+      <c r="H132" s="5"/>
+      <c r="I132" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J132" s="5"/>
+      <c r="K132" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B133" s="4"/>
+      <c r="C133" s="5"/>
+      <c r="D133" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E133" s="5"/>
+      <c r="F133" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G133" s="4"/>
+      <c r="H133" s="5"/>
+      <c r="I133" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J133" s="5"/>
+      <c r="K133" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B134" s="4"/>
+      <c r="C134" s="5"/>
+      <c r="D134" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E134" s="5"/>
+      <c r="F134" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G134" s="4"/>
+      <c r="H134" s="5"/>
+      <c r="I134" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J134" s="5"/>
+      <c r="K134" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B135" s="4"/>
+      <c r="C135" s="5"/>
+      <c r="D135" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E135" s="5"/>
+      <c r="F135" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G135" s="4"/>
+      <c r="H135" s="5"/>
+      <c r="I135" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J135" s="5"/>
+      <c r="K135" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B136" s="4"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E136" s="5"/>
+      <c r="F136" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G136" s="4"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J136" s="5"/>
+      <c r="K136" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B137" s="4"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E137" s="5"/>
+      <c r="F137" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G137" s="4"/>
+      <c r="H137" s="5"/>
+      <c r="I137" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J137" s="5"/>
+      <c r="K137" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B138" s="4"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E138" s="5"/>
+      <c r="F138" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G138" s="4"/>
+      <c r="H138" s="5"/>
+      <c r="I138" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J138" s="5"/>
+      <c r="K138" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B139" s="4"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E139" s="5"/>
+      <c r="F139" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G139" s="4"/>
+      <c r="H139" s="5"/>
+      <c r="I139" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J139" s="5"/>
+      <c r="K139" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B140" s="4"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E140" s="5"/>
+      <c r="F140" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G140" s="4"/>
+      <c r="H140" s="5"/>
+      <c r="I140" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J140" s="5"/>
+      <c r="K140" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B141" s="4"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E141" s="5"/>
+      <c r="F141" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G141" s="4"/>
+      <c r="H141" s="5"/>
+      <c r="I141" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J141" s="5"/>
+      <c r="K141" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B142" s="4"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E142" s="5"/>
+      <c r="F142" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G142" s="4"/>
+      <c r="H142" s="5"/>
+      <c r="I142" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J142" s="5"/>
+      <c r="K142" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B143" s="4"/>
+      <c r="C143" s="5"/>
+      <c r="D143" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E143" s="5"/>
+      <c r="F143" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G143" s="4"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J143" s="5"/>
+      <c r="K143" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B144" s="4"/>
+      <c r="C144" s="5"/>
+      <c r="D144" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E144" s="5"/>
+      <c r="F144" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G144" s="4"/>
+      <c r="H144" s="5"/>
+      <c r="I144" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J144" s="5"/>
+      <c r="K144" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B145" s="4"/>
+      <c r="C145" s="5"/>
+      <c r="D145" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E145" s="5"/>
+      <c r="F145" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G145" s="4"/>
+      <c r="H145" s="5"/>
+      <c r="I145" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J145" s="5"/>
+      <c r="K145" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B146" s="4"/>
+      <c r="C146" s="5"/>
+      <c r="D146" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E146" s="5"/>
+      <c r="F146" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G146" s="4"/>
+      <c r="H146" s="5"/>
+      <c r="I146" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J146" s="5"/>
+      <c r="K146" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B147" s="4"/>
+      <c r="C147" s="5"/>
+      <c r="D147" s="3">
+        <v>2693492507</v>
+      </c>
+      <c r="E147" s="5"/>
+      <c r="F147" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="G147" s="4"/>
+      <c r="H147" s="5"/>
+      <c r="I147" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J147" s="5"/>
+      <c r="K147" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B148" s="4"/>
+      <c r="C148" s="5"/>
+      <c r="D148" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E148" s="5"/>
+      <c r="F148" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G148" s="4"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J148" s="5"/>
+      <c r="K148" s="6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B149" s="4"/>
+      <c r="C149" s="5"/>
+      <c r="D149" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E149" s="5"/>
+      <c r="F149" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G149" s="4"/>
+      <c r="H149" s="5"/>
+      <c r="I149" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J149" s="5"/>
+      <c r="K149" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B150" s="4"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E150" s="5"/>
+      <c r="F150" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G150" s="4"/>
+      <c r="H150" s="5"/>
+      <c r="I150" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J150" s="5"/>
+      <c r="K150" s="6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B151" s="4"/>
+      <c r="C151" s="5"/>
+      <c r="D151" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E151" s="5"/>
+      <c r="F151" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G151" s="4"/>
+      <c r="H151" s="5"/>
+      <c r="I151" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J151" s="5"/>
+      <c r="K151" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B152" s="4"/>
+      <c r="C152" s="5"/>
+      <c r="D152" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E152" s="5"/>
+      <c r="F152" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G152" s="4"/>
+      <c r="H152" s="5"/>
+      <c r="I152" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J152" s="5"/>
+      <c r="K152" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B153" s="4"/>
+      <c r="C153" s="5"/>
+      <c r="D153" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E153" s="5"/>
+      <c r="F153" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G153" s="4"/>
+      <c r="H153" s="5"/>
+      <c r="I153" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J153" s="5"/>
+      <c r="K153" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B154" s="4"/>
+      <c r="C154" s="5"/>
+      <c r="D154" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E154" s="5"/>
+      <c r="F154" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G154" s="4"/>
+      <c r="H154" s="5"/>
+      <c r="I154" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J154" s="5"/>
+      <c r="K154" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B155" s="4"/>
+      <c r="C155" s="5"/>
+      <c r="D155" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E155" s="5"/>
+      <c r="F155" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G155" s="4"/>
+      <c r="H155" s="5"/>
+      <c r="I155" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J155" s="5"/>
+      <c r="K155" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B156" s="4"/>
+      <c r="C156" s="5"/>
+      <c r="D156" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E156" s="5"/>
+      <c r="F156" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="G156" s="4"/>
+      <c r="H156" s="5"/>
+      <c r="I156" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J156" s="5"/>
+      <c r="K156" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B157" s="4"/>
+      <c r="C157" s="5"/>
+      <c r="D157" s="3">
+        <v>2487705124</v>
+      </c>
+      <c r="E157" s="5"/>
+      <c r="F157" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G157" s="4"/>
+      <c r="H157" s="5"/>
+      <c r="I157" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J157" s="5"/>
+      <c r="K157" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B158" s="4"/>
+      <c r="C158" s="5"/>
+      <c r="D158" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E158" s="5"/>
+      <c r="F158" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G158" s="4"/>
+      <c r="H158" s="5"/>
+      <c r="I158" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J158" s="5"/>
+      <c r="K158" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B159" s="4"/>
+      <c r="C159" s="5"/>
+      <c r="D159" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E159" s="5"/>
+      <c r="F159" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G159" s="4"/>
+      <c r="H159" s="5"/>
+      <c r="I159" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J159" s="5"/>
+      <c r="K159" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B160" s="4"/>
+      <c r="C160" s="5"/>
+      <c r="D160" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E160" s="5"/>
+      <c r="F160" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G160" s="4"/>
+      <c r="H160" s="5"/>
+      <c r="I160" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J160" s="5"/>
+      <c r="K160" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B161" s="4"/>
+      <c r="C161" s="5"/>
+      <c r="D161" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E161" s="5"/>
+      <c r="F161" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G161" s="4"/>
+      <c r="H161" s="5"/>
+      <c r="I161" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J161" s="5"/>
+      <c r="K161" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B162" s="4"/>
+      <c r="C162" s="5"/>
+      <c r="D162" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E162" s="5"/>
+      <c r="F162" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G162" s="4"/>
+      <c r="H162" s="5"/>
+      <c r="I162" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J162" s="5"/>
+      <c r="K162" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B163" s="4"/>
+      <c r="C163" s="5"/>
+      <c r="D163" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E163" s="5"/>
+      <c r="F163" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G163" s="4"/>
+      <c r="H163" s="5"/>
+      <c r="I163" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J163" s="5"/>
+      <c r="K163" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B164" s="4"/>
+      <c r="C164" s="5"/>
+      <c r="D164" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E164" s="5"/>
+      <c r="F164" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G164" s="4"/>
+      <c r="H164" s="5"/>
+      <c r="I164" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J164" s="5"/>
+      <c r="K164" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B165" s="4"/>
+      <c r="C165" s="5"/>
+      <c r="D165" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E165" s="5"/>
+      <c r="F165" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="G165" s="4"/>
+      <c r="H165" s="5"/>
+      <c r="I165" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J165" s="5"/>
+      <c r="K165" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B166" s="4"/>
+      <c r="C166" s="5"/>
+      <c r="D166" s="3">
+        <v>5178573700</v>
+      </c>
+      <c r="E166" s="5"/>
+      <c r="F166" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G166" s="4"/>
+      <c r="H166" s="5"/>
+      <c r="I166" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J166" s="5"/>
+      <c r="K166" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B167" s="4"/>
+      <c r="C167" s="5"/>
+      <c r="D167" s="3">
+        <v>5178573700</v>
+      </c>
+      <c r="E167" s="5"/>
+      <c r="F167" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G167" s="4"/>
+      <c r="H167" s="5"/>
+      <c r="I167" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J167" s="5"/>
+      <c r="K167" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B168" s="4"/>
+      <c r="C168" s="5"/>
+      <c r="D168" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E168" s="5"/>
+      <c r="F168" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G168" s="4"/>
+      <c r="H168" s="5"/>
+      <c r="I168" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J168" s="5"/>
+      <c r="K168" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B169" s="4"/>
+      <c r="C169" s="5"/>
+      <c r="D169" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E169" s="5"/>
+      <c r="F169" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G169" s="4"/>
+      <c r="H169" s="5"/>
+      <c r="I169" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J169" s="5"/>
+      <c r="K169" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B170" s="4"/>
+      <c r="C170" s="5"/>
+      <c r="D170" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E170" s="5"/>
+      <c r="F170" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G170" s="4"/>
+      <c r="H170" s="5"/>
+      <c r="I170" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J170" s="5"/>
+      <c r="K170" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B171" s="4"/>
+      <c r="C171" s="5"/>
+      <c r="D171" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E171" s="5"/>
+      <c r="F171" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G171" s="4"/>
+      <c r="H171" s="5"/>
+      <c r="I171" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J171" s="5"/>
+      <c r="K171" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B172" s="4"/>
+      <c r="C172" s="5"/>
+      <c r="D172" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E172" s="5"/>
+      <c r="F172" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G172" s="4"/>
+      <c r="H172" s="5"/>
+      <c r="I172" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J172" s="5"/>
+      <c r="K172" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B173" s="4"/>
+      <c r="C173" s="5"/>
+      <c r="D173" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E173" s="5"/>
+      <c r="F173" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G173" s="4"/>
+      <c r="H173" s="5"/>
+      <c r="I173" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J173" s="5"/>
+      <c r="K173" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B174" s="4"/>
+      <c r="C174" s="5"/>
+      <c r="D174" s="3">
+        <v>6163501671</v>
+      </c>
+      <c r="E174" s="5"/>
+      <c r="F174" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G174" s="4"/>
+      <c r="H174" s="5"/>
+      <c r="I174" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J174" s="5"/>
+      <c r="K174" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B175" s="4"/>
+      <c r="C175" s="5"/>
+      <c r="D175" s="3">
+        <v>6163501671</v>
+      </c>
+      <c r="E175" s="5"/>
+      <c r="F175" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G175" s="4"/>
+      <c r="H175" s="5"/>
+      <c r="I175" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J175" s="5"/>
+      <c r="K175" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B176" s="4"/>
+      <c r="C176" s="5"/>
+      <c r="D176" s="3">
+        <v>6163501671</v>
+      </c>
+      <c r="E176" s="5"/>
+      <c r="F176" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G176" s="4"/>
+      <c r="H176" s="5"/>
+      <c r="I176" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J176" s="5"/>
+      <c r="K176" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B177" s="4"/>
+      <c r="C177" s="5"/>
+      <c r="D177" s="3">
+        <v>6163501671</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G177" s="4"/>
+      <c r="H177" s="5"/>
+      <c r="I177" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J177" s="5"/>
+      <c r="K177" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B178" s="4"/>
+      <c r="C178" s="5"/>
+      <c r="D178" s="3">
+        <v>6163501671</v>
+      </c>
+      <c r="E178" s="5"/>
+      <c r="F178" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G178" s="4"/>
+      <c r="H178" s="5"/>
+      <c r="I178" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J178" s="5"/>
+      <c r="K178" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B179" s="4"/>
+      <c r="C179" s="5"/>
+      <c r="D179" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E179" s="5"/>
+      <c r="F179" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G179" s="4"/>
+      <c r="H179" s="5"/>
+      <c r="I179" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J179" s="5"/>
+      <c r="K179" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B180" s="4"/>
+      <c r="C180" s="5"/>
+      <c r="D180" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E180" s="5"/>
+      <c r="F180" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G180" s="4"/>
+      <c r="H180" s="5"/>
+      <c r="I180" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J180" s="5"/>
+      <c r="K180" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B181" s="4"/>
+      <c r="C181" s="5"/>
+      <c r="D181" s="3">
+        <v>2488814896</v>
+      </c>
+      <c r="E181" s="5"/>
+      <c r="F181" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G181" s="4"/>
+      <c r="H181" s="5"/>
+      <c r="I181" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J181" s="5"/>
+      <c r="K181" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B182" s="4"/>
+      <c r="C182" s="5"/>
+      <c r="D182" s="3">
+        <v>2488814896</v>
+      </c>
+      <c r="E182" s="5"/>
+      <c r="F182" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G182" s="4"/>
+      <c r="H182" s="5"/>
+      <c r="I182" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J182" s="5"/>
+      <c r="K182" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B183" s="4"/>
+      <c r="C183" s="5"/>
+      <c r="D183" s="3">
+        <v>2488814896</v>
+      </c>
+      <c r="E183" s="5"/>
+      <c r="F183" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G183" s="4"/>
+      <c r="H183" s="5"/>
+      <c r="I183" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J183" s="5"/>
+      <c r="K183" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B184" s="4"/>
+      <c r="C184" s="5"/>
+      <c r="D184" s="3">
+        <v>2488814896</v>
+      </c>
+      <c r="E184" s="5"/>
+      <c r="F184" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G184" s="4"/>
+      <c r="H184" s="5"/>
+      <c r="I184" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J184" s="5"/>
+      <c r="K184" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B185" s="4"/>
+      <c r="C185" s="5"/>
+      <c r="D185" s="3">
+        <v>2488814896</v>
+      </c>
+      <c r="E185" s="5"/>
+      <c r="F185" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="G185" s="4"/>
+      <c r="H185" s="5"/>
+      <c r="I185" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J185" s="5"/>
+      <c r="K185" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B186" s="4"/>
+      <c r="C186" s="5"/>
+      <c r="D186" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E186" s="5"/>
+      <c r="F186" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G186" s="4"/>
+      <c r="H186" s="5"/>
+      <c r="I186" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J186" s="5"/>
+      <c r="K186" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B187" s="4"/>
+      <c r="C187" s="5"/>
+      <c r="D187" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E187" s="5"/>
+      <c r="F187" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G187" s="4"/>
+      <c r="H187" s="5"/>
+      <c r="I187" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J187" s="5"/>
+      <c r="K187" s="6" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B188" s="4"/>
+      <c r="C188" s="5"/>
+      <c r="D188" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E188" s="5"/>
+      <c r="F188" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G188" s="4"/>
+      <c r="H188" s="5"/>
+      <c r="I188" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J188" s="5"/>
+      <c r="K188" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B189" s="4"/>
+      <c r="C189" s="5"/>
+      <c r="D189" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E189" s="5"/>
+      <c r="F189" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="G189" s="4"/>
+      <c r="H189" s="5"/>
+      <c r="I189" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J189" s="5"/>
+      <c r="K189" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B190" s="4"/>
+      <c r="C190" s="5"/>
+      <c r="D190" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E190" s="5"/>
+      <c r="F190" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G190" s="4"/>
+      <c r="H190" s="5"/>
+      <c r="I190" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J190" s="5"/>
+      <c r="K190" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B191" s="4"/>
+      <c r="C191" s="5"/>
+      <c r="D191" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E191" s="5"/>
+      <c r="F191" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="G191" s="4"/>
+      <c r="H191" s="5"/>
+      <c r="I191" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J191" s="5"/>
+      <c r="K191" s="6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B192" s="4"/>
+      <c r="C192" s="5"/>
+      <c r="D192" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E192" s="5"/>
+      <c r="F192" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G192" s="4"/>
+      <c r="H192" s="5"/>
+      <c r="I192" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J192" s="5"/>
+      <c r="K192" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B193" s="4"/>
+      <c r="C193" s="5"/>
+      <c r="D193" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E193" s="5"/>
+      <c r="F193" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G193" s="4"/>
+      <c r="H193" s="5"/>
+      <c r="I193" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J193" s="5"/>
+      <c r="K193" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B194" s="4"/>
+      <c r="C194" s="5"/>
+      <c r="D194" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E194" s="5"/>
+      <c r="F194" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G194" s="4"/>
+      <c r="H194" s="5"/>
+      <c r="I194" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J194" s="5"/>
+      <c r="K194" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B195" s="4"/>
+      <c r="C195" s="5"/>
+      <c r="D195" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E195" s="5"/>
+      <c r="F195" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G195" s="4"/>
+      <c r="H195" s="5"/>
+      <c r="I195" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J195" s="5"/>
+      <c r="K195" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B196" s="4"/>
+      <c r="C196" s="5"/>
+      <c r="D196" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E196" s="5"/>
+      <c r="F196" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G196" s="4"/>
+      <c r="H196" s="5"/>
+      <c r="I196" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J196" s="5"/>
+      <c r="K196" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B197" s="4"/>
+      <c r="C197" s="5"/>
+      <c r="D197" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E197" s="5"/>
+      <c r="F197" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G197" s="4"/>
+      <c r="H197" s="5"/>
+      <c r="I197" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J197" s="5"/>
+      <c r="K197" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B198" s="4"/>
+      <c r="C198" s="5"/>
+      <c r="D198" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E198" s="5"/>
+      <c r="F198" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G198" s="4"/>
+      <c r="H198" s="5"/>
+      <c r="I198" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J198" s="5"/>
+      <c r="K198" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B199" s="4"/>
+      <c r="C199" s="5"/>
+      <c r="D199" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="E199" s="5"/>
+      <c r="F199" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="G199" s="4"/>
+      <c r="H199" s="5"/>
+      <c r="I199" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J199" s="5"/>
+      <c r="K199" s="6" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B200" s="4"/>
+      <c r="C200" s="5"/>
+      <c r="D200" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E200" s="5"/>
+      <c r="F200" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G200" s="4"/>
+      <c r="H200" s="5"/>
+      <c r="I200" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J200" s="5"/>
+      <c r="K200" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B201" s="4"/>
+      <c r="C201" s="5"/>
+      <c r="D201" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E201" s="5"/>
+      <c r="F201" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G201" s="4"/>
+      <c r="H201" s="5"/>
+      <c r="I201" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J201" s="5"/>
+      <c r="K201" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B202" s="4"/>
+      <c r="C202" s="5"/>
+      <c r="D202" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E202" s="5"/>
+      <c r="F202" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G202" s="4"/>
+      <c r="H202" s="5"/>
+      <c r="I202" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J202" s="5"/>
+      <c r="K202" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B203" s="4"/>
+      <c r="C203" s="5"/>
+      <c r="D203" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E203" s="5"/>
+      <c r="F203" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G203" s="4"/>
+      <c r="H203" s="5"/>
+      <c r="I203" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J203" s="5"/>
+      <c r="K203" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B204" s="4"/>
+      <c r="C204" s="5"/>
+      <c r="D204" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E204" s="5"/>
+      <c r="F204" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G204" s="4"/>
+      <c r="H204" s="5"/>
+      <c r="I204" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J204" s="5"/>
+      <c r="K204" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B205" s="4"/>
+      <c r="C205" s="5"/>
+      <c r="D205" s="3">
+        <v>2699213401</v>
+      </c>
+      <c r="E205" s="5"/>
+      <c r="F205" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G205" s="4"/>
+      <c r="H205" s="5"/>
+      <c r="I205" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J205" s="5"/>
+      <c r="K205" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B206" s="4"/>
+      <c r="C206" s="5"/>
+      <c r="D206" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E206" s="5"/>
+      <c r="F206" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G206" s="4"/>
+      <c r="H206" s="5"/>
+      <c r="I206" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J206" s="5"/>
+      <c r="K206" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B207" s="4"/>
+      <c r="C207" s="5"/>
+      <c r="D207" s="3">
+        <v>2699213401</v>
+      </c>
+      <c r="E207" s="5"/>
+      <c r="F207" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G207" s="4"/>
+      <c r="H207" s="5"/>
+      <c r="I207" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J207" s="5"/>
+      <c r="K207" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B208" s="4"/>
+      <c r="C208" s="5"/>
+      <c r="D208" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E208" s="5"/>
+      <c r="F208" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G208" s="4"/>
+      <c r="H208" s="5"/>
+      <c r="I208" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J208" s="5"/>
+      <c r="K208" s="6" t="s">
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="I14:J14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F44:H44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="F49:H49"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:H50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:H51"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:H53"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="F54:H54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:H55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:H56"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="F60:H60"/>
+    <mergeCell ref="I60:J60"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:H61"/>
+    <mergeCell ref="I61:J61"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="F62:H62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="F63:H63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="F64:H64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:H65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:H66"/>
+    <mergeCell ref="I66:J66"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:H67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="F68:H68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:H69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:H71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:H75"/>
+    <mergeCell ref="I75:J75"/>
+    <mergeCell ref="A76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:H76"/>
+    <mergeCell ref="I76:J76"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:H77"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:H78"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="F79:H79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:H80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="F81:H81"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="F82:H82"/>
+    <mergeCell ref="I82:J82"/>
+    <mergeCell ref="A83:C83"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="F83:H83"/>
+    <mergeCell ref="I83:J83"/>
+    <mergeCell ref="A84:C84"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="F84:H84"/>
+    <mergeCell ref="I84:J84"/>
+    <mergeCell ref="A85:C85"/>
+    <mergeCell ref="D85:E85"/>
+    <mergeCell ref="F85:H85"/>
+    <mergeCell ref="I85:J85"/>
+    <mergeCell ref="A86:C86"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="F86:H86"/>
+    <mergeCell ref="I86:J86"/>
+    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:H87"/>
+    <mergeCell ref="I87:J87"/>
+    <mergeCell ref="A88:C88"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F88:H88"/>
+    <mergeCell ref="I88:J88"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="F89:H89"/>
+    <mergeCell ref="I89:J89"/>
+    <mergeCell ref="A90:C90"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="F90:H90"/>
+    <mergeCell ref="I90:J90"/>
+    <mergeCell ref="A91:C91"/>
+    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="F91:H91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="A92:C92"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="F92:H92"/>
+    <mergeCell ref="I92:J92"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="F93:H93"/>
+    <mergeCell ref="I93:J93"/>
+    <mergeCell ref="A94:C94"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="F94:H94"/>
+    <mergeCell ref="I94:J94"/>
+    <mergeCell ref="A95:C95"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="F95:H95"/>
+    <mergeCell ref="I95:J95"/>
+    <mergeCell ref="A96:C96"/>
+    <mergeCell ref="D96:E96"/>
+    <mergeCell ref="F96:H96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="A97:C97"/>
+    <mergeCell ref="D97:E97"/>
+    <mergeCell ref="F97:H97"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="A98:C98"/>
+    <mergeCell ref="D98:E98"/>
+    <mergeCell ref="F98:H98"/>
+    <mergeCell ref="I98:J98"/>
+    <mergeCell ref="A99:C99"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="F99:H99"/>
+    <mergeCell ref="I99:J99"/>
+    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="F100:H100"/>
+    <mergeCell ref="I100:J100"/>
+    <mergeCell ref="A101:C101"/>
+    <mergeCell ref="D101:E101"/>
+    <mergeCell ref="F101:H101"/>
+    <mergeCell ref="I101:J101"/>
+    <mergeCell ref="A102:C102"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="F102:H102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="D103:E103"/>
+    <mergeCell ref="F103:H103"/>
+    <mergeCell ref="I103:J103"/>
+    <mergeCell ref="A104:C104"/>
+    <mergeCell ref="D104:E104"/>
+    <mergeCell ref="F104:H104"/>
+    <mergeCell ref="I104:J104"/>
+    <mergeCell ref="A105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="I105:J105"/>
+    <mergeCell ref="A106:C106"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="F106:H106"/>
+    <mergeCell ref="I106:J106"/>
+    <mergeCell ref="A107:C107"/>
+    <mergeCell ref="D107:E107"/>
+    <mergeCell ref="F107:H107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="A108:C108"/>
+    <mergeCell ref="D108:E108"/>
+    <mergeCell ref="F108:H108"/>
+    <mergeCell ref="I108:J108"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="D109:E109"/>
+    <mergeCell ref="F109:H109"/>
+    <mergeCell ref="I109:J109"/>
+    <mergeCell ref="A110:C110"/>
+    <mergeCell ref="D110:E110"/>
+    <mergeCell ref="F110:H110"/>
+    <mergeCell ref="I110:J110"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="F111:H111"/>
+    <mergeCell ref="I111:J111"/>
+    <mergeCell ref="A112:C112"/>
+    <mergeCell ref="D112:E112"/>
+    <mergeCell ref="F112:H112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="A113:C113"/>
+    <mergeCell ref="D113:E113"/>
+    <mergeCell ref="F113:H113"/>
+    <mergeCell ref="I113:J113"/>
+    <mergeCell ref="A114:C114"/>
+    <mergeCell ref="D114:E114"/>
+    <mergeCell ref="F114:H114"/>
+    <mergeCell ref="I114:J114"/>
+    <mergeCell ref="A115:C115"/>
+    <mergeCell ref="D115:E115"/>
+    <mergeCell ref="F115:H115"/>
+    <mergeCell ref="I115:J115"/>
+    <mergeCell ref="A116:C116"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="F116:H116"/>
+    <mergeCell ref="I116:J116"/>
+    <mergeCell ref="A117:C117"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="F117:H117"/>
+    <mergeCell ref="I117:J117"/>
+    <mergeCell ref="A118:C118"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="F118:H118"/>
+    <mergeCell ref="I118:J118"/>
+    <mergeCell ref="A119:C119"/>
+    <mergeCell ref="D119:E119"/>
+    <mergeCell ref="F119:H119"/>
+    <mergeCell ref="I119:J119"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="D120:E120"/>
+    <mergeCell ref="F120:H120"/>
+    <mergeCell ref="I120:J120"/>
+    <mergeCell ref="A121:C121"/>
+    <mergeCell ref="D121:E121"/>
+    <mergeCell ref="F121:H121"/>
+    <mergeCell ref="I121:J121"/>
+    <mergeCell ref="A122:C122"/>
+    <mergeCell ref="D122:E122"/>
+    <mergeCell ref="F122:H122"/>
+    <mergeCell ref="I122:J122"/>
+    <mergeCell ref="A123:C123"/>
+    <mergeCell ref="D123:E123"/>
+    <mergeCell ref="F123:H123"/>
+    <mergeCell ref="I123:J123"/>
+    <mergeCell ref="A124:C124"/>
+    <mergeCell ref="D124:E124"/>
+    <mergeCell ref="F124:H124"/>
+    <mergeCell ref="I124:J124"/>
+    <mergeCell ref="A125:C125"/>
+    <mergeCell ref="D125:E125"/>
+    <mergeCell ref="F125:H125"/>
+    <mergeCell ref="I125:J125"/>
+    <mergeCell ref="A126:C126"/>
+    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="F126:H126"/>
+    <mergeCell ref="I126:J126"/>
+    <mergeCell ref="A127:C127"/>
+    <mergeCell ref="D127:E127"/>
+    <mergeCell ref="F127:H127"/>
+    <mergeCell ref="I127:J127"/>
+    <mergeCell ref="A128:C128"/>
+    <mergeCell ref="D128:E128"/>
+    <mergeCell ref="F128:H128"/>
+    <mergeCell ref="I128:J128"/>
+    <mergeCell ref="A129:C129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="F129:H129"/>
+    <mergeCell ref="I129:J129"/>
+    <mergeCell ref="A130:C130"/>
+    <mergeCell ref="D130:E130"/>
+    <mergeCell ref="F130:H130"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="A131:C131"/>
+    <mergeCell ref="D131:E131"/>
+    <mergeCell ref="F131:H131"/>
+    <mergeCell ref="I131:J131"/>
+    <mergeCell ref="A132:C132"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="F132:H132"/>
+    <mergeCell ref="I132:J132"/>
+    <mergeCell ref="A133:C133"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="F133:H133"/>
+    <mergeCell ref="I133:J133"/>
+    <mergeCell ref="A134:C134"/>
+    <mergeCell ref="D134:E134"/>
+    <mergeCell ref="F134:H134"/>
+    <mergeCell ref="I134:J134"/>
+    <mergeCell ref="A135:C135"/>
+    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="F135:H135"/>
+    <mergeCell ref="I135:J135"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="D136:E136"/>
+    <mergeCell ref="F136:H136"/>
+    <mergeCell ref="I136:J136"/>
+    <mergeCell ref="A137:C137"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="F137:H137"/>
+    <mergeCell ref="I137:J137"/>
+    <mergeCell ref="A138:C138"/>
+    <mergeCell ref="D138:E138"/>
+    <mergeCell ref="F138:H138"/>
+    <mergeCell ref="I138:J138"/>
+    <mergeCell ref="A139:C139"/>
+    <mergeCell ref="D139:E139"/>
+    <mergeCell ref="F139:H139"/>
+    <mergeCell ref="I139:J139"/>
+    <mergeCell ref="A140:C140"/>
+    <mergeCell ref="D140:E140"/>
+    <mergeCell ref="F140:H140"/>
+    <mergeCell ref="I140:J140"/>
+    <mergeCell ref="A141:C141"/>
+    <mergeCell ref="D141:E141"/>
+    <mergeCell ref="F141:H141"/>
+    <mergeCell ref="I141:J141"/>
+    <mergeCell ref="A142:C142"/>
+    <mergeCell ref="D142:E142"/>
+    <mergeCell ref="F142:H142"/>
+    <mergeCell ref="I142:J142"/>
+    <mergeCell ref="A143:C143"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="F143:H143"/>
+    <mergeCell ref="I143:J143"/>
+    <mergeCell ref="A144:C144"/>
+    <mergeCell ref="D144:E144"/>
+    <mergeCell ref="F144:H144"/>
+    <mergeCell ref="I144:J144"/>
+    <mergeCell ref="A145:C145"/>
+    <mergeCell ref="D145:E145"/>
+    <mergeCell ref="F145:H145"/>
+    <mergeCell ref="I145:J145"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="D146:E146"/>
+    <mergeCell ref="F146:H146"/>
+    <mergeCell ref="I146:J146"/>
+    <mergeCell ref="A147:C147"/>
+    <mergeCell ref="D147:E147"/>
+    <mergeCell ref="F147:H147"/>
+    <mergeCell ref="I147:J147"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="D148:E148"/>
+    <mergeCell ref="F148:H148"/>
+    <mergeCell ref="I148:J148"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="D149:E149"/>
+    <mergeCell ref="F149:H149"/>
+    <mergeCell ref="I149:J149"/>
+    <mergeCell ref="A150:C150"/>
+    <mergeCell ref="D150:E150"/>
+    <mergeCell ref="F150:H150"/>
+    <mergeCell ref="I150:J150"/>
+    <mergeCell ref="A151:C151"/>
+    <mergeCell ref="D151:E151"/>
+    <mergeCell ref="F151:H151"/>
+    <mergeCell ref="I151:J151"/>
+    <mergeCell ref="A152:C152"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="F152:H152"/>
+    <mergeCell ref="I152:J152"/>
+    <mergeCell ref="A153:C153"/>
+    <mergeCell ref="D153:E153"/>
+    <mergeCell ref="F153:H153"/>
+    <mergeCell ref="I153:J153"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="F154:H154"/>
+    <mergeCell ref="I154:J154"/>
+    <mergeCell ref="A155:C155"/>
+    <mergeCell ref="D155:E155"/>
+    <mergeCell ref="F155:H155"/>
+    <mergeCell ref="I155:J155"/>
+    <mergeCell ref="A156:C156"/>
+    <mergeCell ref="D156:E156"/>
+    <mergeCell ref="F156:H156"/>
+    <mergeCell ref="I156:J156"/>
+    <mergeCell ref="A157:C157"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="F157:H157"/>
+    <mergeCell ref="I157:J157"/>
+    <mergeCell ref="A158:C158"/>
+    <mergeCell ref="D158:E158"/>
+    <mergeCell ref="F158:H158"/>
+    <mergeCell ref="I158:J158"/>
+    <mergeCell ref="A159:C159"/>
+    <mergeCell ref="D159:E159"/>
+    <mergeCell ref="F159:H159"/>
+    <mergeCell ref="I159:J159"/>
+    <mergeCell ref="A160:C160"/>
+    <mergeCell ref="D160:E160"/>
+    <mergeCell ref="F160:H160"/>
+    <mergeCell ref="I160:J160"/>
+    <mergeCell ref="A161:C161"/>
+    <mergeCell ref="D161:E161"/>
+    <mergeCell ref="F161:H161"/>
+    <mergeCell ref="I161:J161"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="D162:E162"/>
+    <mergeCell ref="F162:H162"/>
+    <mergeCell ref="I162:J162"/>
+    <mergeCell ref="A163:C163"/>
+    <mergeCell ref="D163:E163"/>
+    <mergeCell ref="F163:H163"/>
+    <mergeCell ref="I163:J163"/>
+    <mergeCell ref="A164:C164"/>
+    <mergeCell ref="D164:E164"/>
+    <mergeCell ref="F164:H164"/>
+    <mergeCell ref="I164:J164"/>
+    <mergeCell ref="A165:C165"/>
+    <mergeCell ref="D165:E165"/>
+    <mergeCell ref="F165:H165"/>
+    <mergeCell ref="I165:J165"/>
+    <mergeCell ref="A166:C166"/>
+    <mergeCell ref="D166:E166"/>
+    <mergeCell ref="F166:H166"/>
+    <mergeCell ref="I166:J166"/>
+    <mergeCell ref="A167:C167"/>
+    <mergeCell ref="D167:E167"/>
+    <mergeCell ref="F167:H167"/>
+    <mergeCell ref="I167:J167"/>
+    <mergeCell ref="A168:C168"/>
+    <mergeCell ref="D168:E168"/>
+    <mergeCell ref="F168:H168"/>
+    <mergeCell ref="I168:J168"/>
+    <mergeCell ref="A169:C169"/>
+    <mergeCell ref="D169:E169"/>
+    <mergeCell ref="F169:H169"/>
+    <mergeCell ref="I169:J169"/>
+    <mergeCell ref="A170:C170"/>
+    <mergeCell ref="D170:E170"/>
+    <mergeCell ref="F170:H170"/>
+    <mergeCell ref="I170:J170"/>
+    <mergeCell ref="A171:C171"/>
+    <mergeCell ref="D171:E171"/>
+    <mergeCell ref="F171:H171"/>
+    <mergeCell ref="I171:J171"/>
+    <mergeCell ref="A172:C172"/>
+    <mergeCell ref="D172:E172"/>
+    <mergeCell ref="F172:H172"/>
+    <mergeCell ref="I172:J172"/>
+    <mergeCell ref="A173:C173"/>
+    <mergeCell ref="D173:E173"/>
+    <mergeCell ref="F173:H173"/>
+    <mergeCell ref="I173:J173"/>
+    <mergeCell ref="A174:C174"/>
+    <mergeCell ref="D174:E174"/>
+    <mergeCell ref="F174:H174"/>
+    <mergeCell ref="I174:J174"/>
+    <mergeCell ref="A175:C175"/>
+    <mergeCell ref="D175:E175"/>
+    <mergeCell ref="F175:H175"/>
+    <mergeCell ref="I175:J175"/>
+    <mergeCell ref="A176:C176"/>
+    <mergeCell ref="D176:E176"/>
+    <mergeCell ref="F176:H176"/>
+    <mergeCell ref="I176:J176"/>
+    <mergeCell ref="A177:C177"/>
+    <mergeCell ref="D177:E177"/>
+    <mergeCell ref="F177:H177"/>
+    <mergeCell ref="I177:J177"/>
+    <mergeCell ref="A178:C178"/>
+    <mergeCell ref="D178:E178"/>
+    <mergeCell ref="F178:H178"/>
+    <mergeCell ref="I178:J178"/>
+    <mergeCell ref="A179:C179"/>
+    <mergeCell ref="D179:E179"/>
+    <mergeCell ref="F179:H179"/>
+    <mergeCell ref="I179:J179"/>
+    <mergeCell ref="A180:C180"/>
+    <mergeCell ref="D180:E180"/>
+    <mergeCell ref="F180:H180"/>
+    <mergeCell ref="I180:J180"/>
+    <mergeCell ref="A181:C181"/>
+    <mergeCell ref="D181:E181"/>
+    <mergeCell ref="F181:H181"/>
+    <mergeCell ref="I181:J181"/>
+    <mergeCell ref="A182:C182"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="F182:H182"/>
+    <mergeCell ref="I182:J182"/>
+    <mergeCell ref="A183:C183"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="F183:H183"/>
+    <mergeCell ref="I183:J183"/>
+    <mergeCell ref="A184:C184"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="F184:H184"/>
+    <mergeCell ref="I184:J184"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="D185:E185"/>
+    <mergeCell ref="F185:H185"/>
+    <mergeCell ref="I185:J185"/>
+    <mergeCell ref="A186:C186"/>
+    <mergeCell ref="D186:E186"/>
+    <mergeCell ref="F186:H186"/>
+    <mergeCell ref="I186:J186"/>
+    <mergeCell ref="A187:C187"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="F187:H187"/>
+    <mergeCell ref="I187:J187"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="F188:H188"/>
+    <mergeCell ref="I188:J188"/>
+    <mergeCell ref="A189:C189"/>
+    <mergeCell ref="D189:E189"/>
+    <mergeCell ref="F189:H189"/>
+    <mergeCell ref="I189:J189"/>
+    <mergeCell ref="A190:C190"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="F190:H190"/>
+    <mergeCell ref="I190:J190"/>
+    <mergeCell ref="A191:C191"/>
+    <mergeCell ref="D191:E191"/>
+    <mergeCell ref="F191:H191"/>
+    <mergeCell ref="I191:J191"/>
+    <mergeCell ref="A192:C192"/>
+    <mergeCell ref="D192:E192"/>
+    <mergeCell ref="F192:H192"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="A193:C193"/>
+    <mergeCell ref="D193:E193"/>
+    <mergeCell ref="F193:H193"/>
+    <mergeCell ref="I193:J193"/>
+    <mergeCell ref="A194:C194"/>
+    <mergeCell ref="D194:E194"/>
+    <mergeCell ref="F194:H194"/>
+    <mergeCell ref="I194:J194"/>
+    <mergeCell ref="A195:C195"/>
+    <mergeCell ref="D195:E195"/>
+    <mergeCell ref="F195:H195"/>
+    <mergeCell ref="I195:J195"/>
+    <mergeCell ref="A196:C196"/>
+    <mergeCell ref="D196:E196"/>
+    <mergeCell ref="F196:H196"/>
+    <mergeCell ref="I196:J196"/>
+    <mergeCell ref="A197:C197"/>
+    <mergeCell ref="D197:E197"/>
+    <mergeCell ref="F197:H197"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="A198:C198"/>
+    <mergeCell ref="D198:E198"/>
+    <mergeCell ref="F198:H198"/>
+    <mergeCell ref="I198:J198"/>
+    <mergeCell ref="A199:C199"/>
+    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="F199:H199"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="A200:C200"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="F200:H200"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="A201:C201"/>
+    <mergeCell ref="D201:E201"/>
+    <mergeCell ref="F201:H201"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="A202:C202"/>
+    <mergeCell ref="D202:E202"/>
+    <mergeCell ref="F202:H202"/>
+    <mergeCell ref="I202:J202"/>
+    <mergeCell ref="A203:C203"/>
+    <mergeCell ref="D203:E203"/>
+    <mergeCell ref="F203:H203"/>
+    <mergeCell ref="I203:J203"/>
+    <mergeCell ref="A204:C204"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="F204:H204"/>
+    <mergeCell ref="I204:J204"/>
+    <mergeCell ref="A205:C205"/>
+    <mergeCell ref="D205:E205"/>
+    <mergeCell ref="F205:H205"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="A206:C206"/>
+    <mergeCell ref="D206:E206"/>
+    <mergeCell ref="F206:H206"/>
+    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="A207:C207"/>
+    <mergeCell ref="D207:E207"/>
+    <mergeCell ref="F207:H207"/>
+    <mergeCell ref="I207:J207"/>
+    <mergeCell ref="A208:C208"/>
+    <mergeCell ref="D208:E208"/>
+    <mergeCell ref="F208:H208"/>
+    <mergeCell ref="I208:J208"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>