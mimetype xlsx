--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Water System Improvements Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>City of Potterville</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -66,146 +66,152 @@
   <si>
     <t>Plan Holder</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Accudig Excavating LLC</t>
   </si>
   <si>
     <t>574-532-6820</t>
   </si>
   <si>
     <t>accudigexcavating@outlook.com</t>
   </si>
   <si>
+    <t>Contract A - Project Specifications</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>Contract A Part 1- Project Plans</t>
+  </si>
+  <si>
     <t>Contract A Part 2 - Project Plans</t>
   </si>
   <si>
-    <t>06/05/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>Aire Exchange</t>
   </si>
   <si>
     <t>shawn@aireexchange.com</t>
   </si>
   <si>
+    <t>Contract A - Addendum 1</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
     <t>Contract A - Addendum 2</t>
   </si>
   <si>
-    <t>07/02/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Alpine Tree Service, LLC</t>
   </si>
   <si>
     <t>231-629-9493</t>
   </si>
   <si>
     <t>rfp@alpinetree.com</t>
   </si>
   <si>
+    <t>05/29/2026</t>
+  </si>
+  <si>
     <t>Contract B - Project Plans</t>
   </si>
   <si>
-    <t>05/29/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Apex Controls</t>
   </si>
   <si>
     <t>rkoning@solutionsbyapex.com</t>
   </si>
   <si>
     <t>Contract B - Addendum 2</t>
   </si>
   <si>
     <t>06/30/2026</t>
   </si>
   <si>
     <t>Contract A - Addendum 3</t>
   </si>
   <si>
     <t>Blackridge Research &amp; consulting</t>
   </si>
   <si>
     <t>917 993 7467</t>
   </si>
   <si>
     <t>venkatesh@blackridgeresearch.com</t>
   </si>
   <si>
+    <t>05/28/2026</t>
+  </si>
+  <si>
+    <t>06/25/2026</t>
+  </si>
+  <si>
+    <t>Contract B- Project Specifications</t>
+  </si>
+  <si>
     <t>05/26/2026</t>
   </si>
   <si>
-    <t>06/25/2026</t>
-[...7 lines deleted...]
-  <si>
     <t>05/23/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>Contract B - Addendum 1</t>
   </si>
   <si>
     <t>06/18/2026</t>
   </si>
   <si>
+    <t>Contract A- Addendum 4</t>
+  </si>
+  <si>
+    <t>07/13/2026</t>
+  </si>
+  <si>
     <t>Builders Exchange of Michigan</t>
   </si>
   <si>
     <t>616-949-8650</t>
   </si>
   <si>
     <t>projects@grbx.com</t>
   </si>
   <si>
     <t>CEC Controls Company, Inc.</t>
   </si>
   <si>
     <t>bcollins@ceccontrols.com</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
     <t>ConstructConnect</t>
   </si>
   <si>
     <t>content@constructconnect.com</t>
   </si>
   <si>
     <t>Constructconnect</t>
@@ -222,50 +228,59 @@
   <si>
     <t>Construction Association of Michigan</t>
   </si>
   <si>
     <t>248-972-1124</t>
   </si>
   <si>
     <t>kcook@buildwithcam.com</t>
   </si>
   <si>
     <t>05/27/2026</t>
   </si>
   <si>
     <t>CT Electrical Services Inc</t>
   </si>
   <si>
     <t>269-342-5016</t>
   </si>
   <si>
     <t>dsavage@c-telectric.com</t>
   </si>
   <si>
     <t>06/23/2026</t>
   </si>
   <si>
+    <t>David Chapman Agency</t>
+  </si>
+  <si>
+    <t>517-3214600</t>
+  </si>
+  <si>
+    <t>nchapman@davidchapmanagency.com</t>
+  </si>
+  <si>
     <t>DuBois-Cooper Associates</t>
   </si>
   <si>
     <t>734-890-9839</t>
   </si>
   <si>
     <t>jfrederick@duboiscooper.com</t>
   </si>
   <si>
     <t>06/29/2026</t>
   </si>
   <si>
     <t>E.T. Mackenzie Co</t>
   </si>
   <si>
     <t>517-627-8408</t>
   </si>
   <si>
     <t>ds@mackenzieco.com</t>
   </si>
   <si>
     <t>etna supply</t>
   </si>
   <si>
     <t>jbalkema@etnasupply.com</t>
@@ -324,50 +339,53 @@
   <si>
     <t>06/12/2026</t>
   </si>
   <si>
     <t>Iron Horse Excavation LLC</t>
   </si>
   <si>
     <t>517-525-8389</t>
   </si>
   <si>
     <t>shawn@ironhorsemi.com</t>
   </si>
   <si>
     <t>06/24/2026</t>
   </si>
   <si>
     <t>jayalakshmil@construction.com</t>
   </si>
   <si>
     <t>jlgreaney@gasvoda.com</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
     <t>joe.fischer@Rotork.com</t>
   </si>
   <si>
     <t>Kalamazoo Builders Exchange</t>
   </si>
   <si>
     <t>michelle@builder-exchange.com</t>
   </si>
   <si>
     <t>LD Docsa Assoc</t>
   </si>
   <si>
     <t>269349-7675</t>
   </si>
   <si>
     <t>jdocsa@lddocsa.com</t>
   </si>
   <si>
     <t>06/19/2026</t>
   </si>
   <si>
     <t>Lee Contracting DBA Midwest Power Systems</t>
   </si>
   <si>
     <t>matthewshaeffer@leecontracting.com</t>
@@ -390,108 +408,138 @@
   <si>
     <t>(248) 665-5732</t>
   </si>
   <si>
     <t>rebecca.mason@mersino.com</t>
   </si>
   <si>
     <t>michael.wright@petersonandmatz.com</t>
   </si>
   <si>
     <t>06/11/2026</t>
   </si>
   <si>
     <t>North America Procurement Council, Inc. PBC</t>
   </si>
   <si>
     <t>302-450-1923</t>
   </si>
   <si>
     <t>sourcemanagement@napc.me</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
+    <t>Peerless Midwest, Inc.</t>
+  </si>
+  <si>
+    <t>574-254-9050</t>
+  </si>
+  <si>
+    <t>frank.williams@peerlessmidwest.com</t>
+  </si>
+  <si>
+    <t>07/15/2026</t>
+  </si>
+  <si>
+    <t>Rumsey &amp; Sons Construction, Inc.</t>
+  </si>
+  <si>
+    <t>517-204-4654</t>
+  </si>
+  <si>
+    <t>rumseyandsons@gmail.com</t>
+  </si>
+  <si>
+    <t>07/20/2026</t>
+  </si>
+  <si>
     <t>sarrapryjomski@gmail.com</t>
   </si>
   <si>
     <t>Sorensen Gross Company</t>
   </si>
   <si>
     <t>810-767-4821</t>
   </si>
   <si>
     <t>sorensengrosshq@gmail.com</t>
   </si>
   <si>
     <t>06/22/2026</t>
   </si>
   <si>
     <t>Spartan Construction Group</t>
   </si>
   <si>
     <t>734-331-5061</t>
   </si>
   <si>
     <t>matt@spartan-constructiongroup.com</t>
   </si>
   <si>
+    <t>Tri-City Groundbreakers, Inc</t>
+  </si>
+  <si>
+    <t>bid@tricitygroundbreakers.com</t>
+  </si>
+  <si>
     <t>Turek Photography &amp; Video</t>
   </si>
   <si>
     <t>(616) 888-0761</t>
   </si>
   <si>
     <t>turekvideo@yahoo.com</t>
   </si>
   <si>
     <t>06/20/2026</t>
   </si>
   <si>
     <t>Watertap Inc.</t>
   </si>
   <si>
     <t>248-792-7122</t>
   </si>
   <si>
     <t>eric@watertapinc.com</t>
   </si>
   <si>
+    <t>wightman</t>
+  </si>
+  <si>
+    <t>leyerly@gowightman.com</t>
+  </si>
+  <si>
     <t>Wightman</t>
   </si>
   <si>
     <t>arudd@gowightman.com</t>
   </si>
   <si>
     <t>05/22/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>leyerly@gowightman.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -878,54 +926,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K208"/>
+  <dimension ref="A1:K240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K208" sqref="K208"/>
+      <selection activeCell="K240" sqref="K240"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -1079,4517 +1127,5253 @@
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3">
         <v>6162929882</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3">
         <v>6162929882</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3">
         <v>6162929882</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3">
         <v>6162929882</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3">
         <v>6162929882</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
-        <v>5</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3">
         <v>6162929882</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3">
         <v>6162929882</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
-      <c r="D50" s="3">
-        <v>8327128980</v>
+      <c r="D50" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="3">
-        <v>8003642059</v>
+      <c r="D51" s="3" t="s">
+        <v>52</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3">
-        <v>8003642059</v>
+        <v>8327128980</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
-      <c r="D53" s="3" t="s">
-        <v>58</v>
+      <c r="D53" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
-      <c r="D54" s="3">
-        <v>8003642059</v>
+      <c r="D54" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
-      <c r="D55" s="3" t="s">
-        <v>58</v>
+      <c r="D55" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3">
         <v>8003642059</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
       <c r="D57" s="3">
         <v>8003642059</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3">
         <v>8003642059</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
-      <c r="D59" s="3">
-        <v>8003642059</v>
+      <c r="D59" s="3" t="s">
+        <v>60</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3">
         <v>8003642059</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="3" t="s">
-        <v>62</v>
+      <c r="D61" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="6" t="s">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="5"/>
-      <c r="D62" s="3" t="s">
-        <v>62</v>
+      <c r="D62" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="3" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="3" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="6" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
-      <c r="D63" s="3" t="s">
-        <v>62</v>
+      <c r="D63" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="3" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G63" s="4"/>
       <c r="H63" s="5"/>
       <c r="I63" s="3" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="5"/>
       <c r="D64" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G64" s="4"/>
       <c r="H64" s="5"/>
       <c r="I64" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="6" t="s">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="5"/>
       <c r="D65" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G65" s="4"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="5"/>
       <c r="D66" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="5"/>
       <c r="D67" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G67" s="4"/>
       <c r="H67" s="5"/>
       <c r="I67" s="3" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="5"/>
       <c r="D68" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="3" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="5"/>
       <c r="D69" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G69" s="4"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="6" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G70" s="4"/>
       <c r="H70" s="5"/>
       <c r="I70" s="3" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="5"/>
       <c r="D71" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G71" s="4"/>
       <c r="H71" s="5"/>
       <c r="I71" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="6" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="5"/>
       <c r="D72" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G72" s="4"/>
       <c r="H72" s="5"/>
       <c r="I72" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="5"/>
       <c r="D73" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="G73" s="4"/>
       <c r="H73" s="5"/>
       <c r="I73" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J73" s="5"/>
       <c r="K73" s="6" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="3" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="B74" s="4"/>
       <c r="C74" s="5"/>
       <c r="D74" s="3" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="3" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G74" s="4"/>
       <c r="H74" s="5"/>
       <c r="I74" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J74" s="5"/>
       <c r="K74" s="6" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="3" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B75" s="4"/>
       <c r="C75" s="5"/>
       <c r="D75" s="3" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="3" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="G75" s="4"/>
       <c r="H75" s="5"/>
       <c r="I75" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="6" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="3" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B76" s="4"/>
       <c r="C76" s="5"/>
       <c r="D76" s="3" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="3" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="G76" s="4"/>
       <c r="H76" s="5"/>
       <c r="I76" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J76" s="5"/>
       <c r="K76" s="6" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="3" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B77" s="4"/>
       <c r="C77" s="5"/>
       <c r="D77" s="3" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="3" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="G77" s="4"/>
       <c r="H77" s="5"/>
       <c r="I77" s="3" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="J77" s="5"/>
       <c r="K77" s="6" t="s">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B78" s="4"/>
       <c r="C78" s="5"/>
       <c r="D78" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G78" s="4"/>
       <c r="H78" s="5"/>
       <c r="I78" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B79" s="4"/>
       <c r="C79" s="5"/>
       <c r="D79" s="3" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E79" s="5"/>
       <c r="F79" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G79" s="4"/>
       <c r="H79" s="5"/>
       <c r="I79" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J79" s="5"/>
       <c r="K79" s="6" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B80" s="4"/>
       <c r="C80" s="5"/>
       <c r="D80" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G80" s="4"/>
       <c r="H80" s="5"/>
       <c r="I80" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="J80" s="5"/>
       <c r="K80" s="6" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="5"/>
       <c r="D81" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G81" s="4"/>
       <c r="H81" s="5"/>
       <c r="I81" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B82" s="4"/>
       <c r="C82" s="5"/>
       <c r="D82" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G82" s="4"/>
       <c r="H82" s="5"/>
       <c r="I82" s="3" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="J82" s="5"/>
       <c r="K82" s="6" t="s">
-        <v>5</v>
+        <v>66</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="5"/>
       <c r="D83" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G83" s="4"/>
       <c r="H83" s="5"/>
       <c r="I83" s="3" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="J83" s="5"/>
       <c r="K83" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="5"/>
       <c r="D84" s="3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G84" s="4"/>
       <c r="H84" s="5"/>
       <c r="I84" s="3" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="J84" s="5"/>
       <c r="K84" s="6" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="5"/>
-      <c r="D85" s="3">
-        <v>2699930873</v>
+      <c r="D85" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G85" s="4"/>
       <c r="H85" s="5"/>
       <c r="I85" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J85" s="5"/>
       <c r="K85" s="6" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B86" s="4"/>
       <c r="C86" s="5"/>
-      <c r="D86" s="3">
-        <v>2699930873</v>
+      <c r="D86" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G86" s="4"/>
       <c r="H86" s="5"/>
       <c r="I86" s="3" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="J86" s="5"/>
       <c r="K86" s="6" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="5"/>
-      <c r="D87" s="3">
-        <v>2699930873</v>
+      <c r="D87" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G87" s="4"/>
       <c r="H87" s="5"/>
       <c r="I87" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J87" s="5"/>
       <c r="K87" s="6" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="3" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B88" s="4"/>
       <c r="C88" s="5"/>
-      <c r="D88" s="3">
-        <v>2699930873</v>
+      <c r="D88" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G88" s="4"/>
       <c r="H88" s="5"/>
       <c r="I88" s="3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J88" s="5"/>
       <c r="K88" s="6" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B89" s="4"/>
       <c r="C89" s="5"/>
       <c r="D89" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G89" s="4"/>
       <c r="H89" s="5"/>
       <c r="I89" s="3" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J89" s="5"/>
       <c r="K89" s="6" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B90" s="4"/>
       <c r="C90" s="5"/>
       <c r="D90" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G90" s="4"/>
       <c r="H90" s="5"/>
       <c r="I90" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="J90" s="5"/>
       <c r="K90" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="3" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B91" s="4"/>
       <c r="C91" s="5"/>
       <c r="D91" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G91" s="4"/>
       <c r="H91" s="5"/>
       <c r="I91" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J91" s="5"/>
       <c r="K91" s="6" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B92" s="4"/>
       <c r="C92" s="5"/>
-      <c r="D92" s="3" t="s">
-        <v>80</v>
+      <c r="D92" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G92" s="4"/>
       <c r="H92" s="5"/>
       <c r="I92" s="3" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J92" s="5"/>
       <c r="K92" s="6" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="5"/>
-      <c r="D93" s="3" t="s">
-        <v>80</v>
+      <c r="D93" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G93" s="4"/>
       <c r="H93" s="5"/>
       <c r="I93" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J93" s="5"/>
       <c r="K93" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="3" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="5"/>
-      <c r="D94" s="3" t="s">
-        <v>80</v>
+      <c r="D94" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G94" s="4"/>
       <c r="H94" s="5"/>
       <c r="I94" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="6" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B95" s="4"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="3" t="s">
-        <v>83</v>
+      <c r="D95" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G95" s="4"/>
       <c r="H95" s="5"/>
       <c r="I95" s="3" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="6" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B96" s="4"/>
       <c r="C96" s="5"/>
-      <c r="D96" s="3" t="s">
-        <v>83</v>
+      <c r="D96" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G96" s="4"/>
       <c r="H96" s="5"/>
       <c r="I96" s="3" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="J96" s="5"/>
       <c r="K96" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B97" s="4"/>
       <c r="C97" s="5"/>
       <c r="D97" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G97" s="4"/>
       <c r="H97" s="5"/>
       <c r="I97" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="J97" s="5"/>
       <c r="K97" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B98" s="4"/>
       <c r="C98" s="5"/>
       <c r="D98" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G98" s="4"/>
       <c r="H98" s="5"/>
       <c r="I98" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J98" s="5"/>
       <c r="K98" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="5"/>
       <c r="D99" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G99" s="4"/>
       <c r="H99" s="5"/>
       <c r="I99" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B100" s="4"/>
       <c r="C100" s="5"/>
       <c r="D100" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G100" s="4"/>
       <c r="H100" s="5"/>
       <c r="I100" s="3" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J100" s="5"/>
       <c r="K100" s="6" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B101" s="4"/>
       <c r="C101" s="5"/>
       <c r="D101" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G101" s="4"/>
       <c r="H101" s="5"/>
       <c r="I101" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J101" s="5"/>
       <c r="K101" s="6" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B102" s="4"/>
       <c r="C102" s="5"/>
       <c r="D102" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G102" s="4"/>
       <c r="H102" s="5"/>
       <c r="I102" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J102" s="5"/>
       <c r="K102" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="5"/>
       <c r="D103" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G103" s="4"/>
       <c r="H103" s="5"/>
       <c r="I103" s="3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J103" s="5"/>
       <c r="K103" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B104" s="4"/>
       <c r="C104" s="5"/>
       <c r="D104" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G104" s="4"/>
       <c r="H104" s="5"/>
       <c r="I104" s="3" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="J104" s="5"/>
       <c r="K104" s="6" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B105" s="4"/>
       <c r="C105" s="5"/>
       <c r="D105" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="G105" s="4"/>
       <c r="H105" s="5"/>
       <c r="I105" s="3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J105" s="5"/>
       <c r="K105" s="6" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="5"/>
       <c r="D106" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G106" s="4"/>
       <c r="H106" s="5"/>
       <c r="I106" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="J106" s="5"/>
       <c r="K106" s="6" t="s">
-        <v>5</v>
+        <v>66</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="5"/>
       <c r="D107" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G107" s="4"/>
       <c r="H107" s="5"/>
       <c r="I107" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J107" s="5"/>
       <c r="K107" s="6" t="s">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B108" s="4"/>
       <c r="C108" s="5"/>
       <c r="D108" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G108" s="4"/>
       <c r="H108" s="5"/>
       <c r="I108" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J108" s="5"/>
       <c r="K108" s="6" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B109" s="4"/>
       <c r="C109" s="5"/>
       <c r="D109" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G109" s="4"/>
       <c r="H109" s="5"/>
       <c r="I109" s="3" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="J109" s="5"/>
       <c r="K109" s="6" t="s">
-        <v>5</v>
+        <v>66</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="5"/>
       <c r="D110" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G110" s="4"/>
       <c r="H110" s="5"/>
       <c r="I110" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J110" s="5"/>
       <c r="K110" s="6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B111" s="4"/>
       <c r="C111" s="5"/>
       <c r="D111" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G111" s="4"/>
       <c r="H111" s="5"/>
       <c r="I111" s="3" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J111" s="5"/>
       <c r="K111" s="6" t="s">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B112" s="4"/>
       <c r="C112" s="5"/>
       <c r="D112" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G112" s="4"/>
       <c r="H112" s="5"/>
       <c r="I112" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J112" s="5"/>
       <c r="K112" s="6" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B113" s="4"/>
       <c r="C113" s="5"/>
       <c r="D113" s="3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G113" s="4"/>
       <c r="H113" s="5"/>
       <c r="I113" s="3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J113" s="5"/>
       <c r="K113" s="6" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="5"/>
       <c r="D114" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G114" s="4"/>
       <c r="H114" s="5"/>
       <c r="I114" s="3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J114" s="5"/>
       <c r="K114" s="6" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B115" s="4"/>
       <c r="C115" s="5"/>
       <c r="D115" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G115" s="4"/>
       <c r="H115" s="5"/>
       <c r="I115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J115" s="5"/>
       <c r="K115" s="6" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B116" s="4"/>
       <c r="C116" s="5"/>
       <c r="D116" s="3" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G116" s="4"/>
       <c r="H116" s="5"/>
       <c r="I116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J116" s="5"/>
       <c r="K116" s="6" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="3" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B117" s="4"/>
       <c r="C117" s="5"/>
       <c r="D117" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G117" s="4"/>
       <c r="H117" s="5"/>
       <c r="I117" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J117" s="5"/>
       <c r="K117" s="6" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="3" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B118" s="4"/>
       <c r="C118" s="5"/>
       <c r="D118" s="3" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G118" s="4"/>
       <c r="H118" s="5"/>
       <c r="I118" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J118" s="5"/>
       <c r="K118" s="6" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="3" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="5"/>
       <c r="D119" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G119" s="4"/>
       <c r="H119" s="5"/>
       <c r="I119" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J119" s="5"/>
       <c r="K119" s="6" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="3" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B120" s="4"/>
       <c r="C120" s="5"/>
       <c r="D120" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G120" s="4"/>
       <c r="H120" s="5"/>
       <c r="I120" s="3" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="J120" s="5"/>
       <c r="K120" s="6" t="s">
-        <v>48</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="3" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B121" s="4"/>
       <c r="C121" s="5"/>
       <c r="D121" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G121" s="4"/>
       <c r="H121" s="5"/>
       <c r="I121" s="3" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="J121" s="5"/>
       <c r="K121" s="6" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="3" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B122" s="4"/>
       <c r="C122" s="5"/>
       <c r="D122" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G122" s="4"/>
       <c r="H122" s="5"/>
       <c r="I122" s="3" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="J122" s="5"/>
       <c r="K122" s="6" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="3" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B123" s="4"/>
       <c r="C123" s="5"/>
       <c r="D123" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="G123" s="4"/>
       <c r="H123" s="5"/>
       <c r="I123" s="3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="J123" s="5"/>
       <c r="K123" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="3" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B124" s="4"/>
       <c r="C124" s="5"/>
       <c r="D124" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G124" s="4"/>
       <c r="H124" s="5"/>
       <c r="I124" s="3" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="J124" s="5"/>
       <c r="K124" s="6" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="3" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B125" s="4"/>
       <c r="C125" s="5"/>
       <c r="D125" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G125" s="4"/>
       <c r="H125" s="5"/>
       <c r="I125" s="3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J125" s="5"/>
       <c r="K125" s="6" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="3" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B126" s="4"/>
       <c r="C126" s="5"/>
       <c r="D126" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G126" s="4"/>
       <c r="H126" s="5"/>
       <c r="I126" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J126" s="5"/>
       <c r="K126" s="6" t="s">
-        <v>34</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B127" s="4"/>
       <c r="C127" s="5"/>
       <c r="D127" s="3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G127" s="4"/>
       <c r="H127" s="5"/>
       <c r="I127" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J127" s="5"/>
       <c r="K127" s="6" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B128" s="4"/>
       <c r="C128" s="5"/>
       <c r="D128" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G128" s="4"/>
       <c r="H128" s="5"/>
       <c r="I128" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J128" s="5"/>
       <c r="K128" s="6" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B129" s="4"/>
       <c r="C129" s="5"/>
       <c r="D129" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G129" s="4"/>
       <c r="H129" s="5"/>
       <c r="I129" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J129" s="5"/>
       <c r="K129" s="6" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="5"/>
       <c r="D130" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G130" s="4"/>
       <c r="H130" s="5"/>
       <c r="I130" s="3" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="J130" s="5"/>
       <c r="K130" s="6" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B131" s="4"/>
       <c r="C131" s="5"/>
       <c r="D131" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G131" s="4"/>
       <c r="H131" s="5"/>
       <c r="I131" s="3" t="s">
         <v>33</v>
       </c>
       <c r="J131" s="5"/>
       <c r="K131" s="6" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B132" s="4"/>
       <c r="C132" s="5"/>
       <c r="D132" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G132" s="4"/>
       <c r="H132" s="5"/>
       <c r="I132" s="3" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J132" s="5"/>
       <c r="K132" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="5"/>
       <c r="D133" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G133" s="4"/>
       <c r="H133" s="5"/>
       <c r="I133" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J133" s="5"/>
       <c r="K133" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B134" s="4"/>
       <c r="C134" s="5"/>
       <c r="D134" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G134" s="4"/>
       <c r="H134" s="5"/>
       <c r="I134" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J134" s="5"/>
       <c r="K134" s="6" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B135" s="4"/>
       <c r="C135" s="5"/>
       <c r="D135" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G135" s="4"/>
       <c r="H135" s="5"/>
       <c r="I135" s="3" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J135" s="5"/>
       <c r="K135" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B136" s="4"/>
       <c r="C136" s="5"/>
       <c r="D136" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G136" s="4"/>
       <c r="H136" s="5"/>
       <c r="I136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J136" s="5"/>
       <c r="K136" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B137" s="4"/>
       <c r="C137" s="5"/>
       <c r="D137" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G137" s="4"/>
       <c r="H137" s="5"/>
       <c r="I137" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J137" s="5"/>
       <c r="K137" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B138" s="4"/>
       <c r="C138" s="5"/>
-      <c r="D138" s="3">
-        <v>2693492507</v>
+      <c r="D138" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G138" s="4"/>
       <c r="H138" s="5"/>
       <c r="I138" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J138" s="5"/>
       <c r="K138" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B139" s="4"/>
       <c r="C139" s="5"/>
-      <c r="D139" s="3">
-        <v>2693492507</v>
+      <c r="D139" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G139" s="4"/>
       <c r="H139" s="5"/>
       <c r="I139" s="3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J139" s="5"/>
       <c r="K139" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B140" s="4"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="3">
-        <v>2693492507</v>
+      <c r="D140" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G140" s="4"/>
       <c r="H140" s="5"/>
       <c r="I140" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J140" s="5"/>
       <c r="K140" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B141" s="4"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="3">
-        <v>2693492507</v>
+      <c r="D141" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G141" s="4"/>
       <c r="H141" s="5"/>
       <c r="I141" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J141" s="5"/>
       <c r="K141" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B142" s="4"/>
       <c r="C142" s="5"/>
-      <c r="D142" s="3">
-        <v>2693492507</v>
+      <c r="D142" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G142" s="4"/>
       <c r="H142" s="5"/>
       <c r="I142" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J142" s="5"/>
       <c r="K142" s="6" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="5"/>
-      <c r="D143" s="3">
-        <v>2693492507</v>
+      <c r="D143" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G143" s="4"/>
       <c r="H143" s="5"/>
       <c r="I143" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J143" s="5"/>
       <c r="K143" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B144" s="4"/>
       <c r="C144" s="5"/>
-      <c r="D144" s="3">
-        <v>2693492507</v>
+      <c r="D144" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G144" s="4"/>
       <c r="H144" s="5"/>
       <c r="I144" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J144" s="5"/>
       <c r="K144" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B145" s="4"/>
       <c r="C145" s="5"/>
-      <c r="D145" s="3">
-        <v>2693492507</v>
+      <c r="D145" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G145" s="4"/>
       <c r="H145" s="5"/>
       <c r="I145" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J145" s="5"/>
       <c r="K145" s="6" t="s">
-        <v>5</v>
+        <v>107</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B146" s="4"/>
       <c r="C146" s="5"/>
-      <c r="D146" s="3">
-        <v>2693492507</v>
+      <c r="D146" s="3" t="s">
+        <v>106</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G146" s="4"/>
       <c r="H146" s="5"/>
       <c r="I146" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J146" s="5"/>
       <c r="K146" s="6" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="3" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="5"/>
-      <c r="D147" s="3">
-        <v>2693492507</v>
+      <c r="D147" s="3" t="s">
+        <v>109</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="3" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="G147" s="4"/>
       <c r="H147" s="5"/>
       <c r="I147" s="3" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J147" s="5"/>
       <c r="K147" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B148" s="4"/>
       <c r="C148" s="5"/>
       <c r="D148" s="3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G148" s="4"/>
       <c r="H148" s="5"/>
       <c r="I148" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J148" s="5"/>
       <c r="K148" s="6" t="s">
-        <v>109</v>
+        <v>39</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B149" s="4"/>
       <c r="C149" s="5"/>
       <c r="D149" s="3" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G149" s="4"/>
       <c r="H149" s="5"/>
       <c r="I149" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="J149" s="5"/>
       <c r="K149" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B150" s="4"/>
       <c r="C150" s="5"/>
-      <c r="D150" s="3" t="s">
-        <v>107</v>
+      <c r="D150" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G150" s="4"/>
       <c r="H150" s="5"/>
       <c r="I150" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J150" s="5"/>
       <c r="K150" s="6" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B151" s="4"/>
       <c r="C151" s="5"/>
-      <c r="D151" s="3" t="s">
-        <v>107</v>
+      <c r="D151" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G151" s="4"/>
       <c r="H151" s="5"/>
       <c r="I151" s="3" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="J151" s="5"/>
       <c r="K151" s="6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B152" s="4"/>
       <c r="C152" s="5"/>
-      <c r="D152" s="3" t="s">
-        <v>107</v>
+      <c r="D152" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G152" s="4"/>
       <c r="H152" s="5"/>
       <c r="I152" s="3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="J152" s="5"/>
       <c r="K152" s="6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B153" s="4"/>
       <c r="C153" s="5"/>
-      <c r="D153" s="3" t="s">
-        <v>107</v>
+      <c r="D153" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G153" s="4"/>
       <c r="H153" s="5"/>
       <c r="I153" s="3" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="J153" s="5"/>
       <c r="K153" s="6" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B154" s="4"/>
       <c r="C154" s="5"/>
-      <c r="D154" s="3" t="s">
-        <v>107</v>
+      <c r="D154" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G154" s="4"/>
       <c r="H154" s="5"/>
       <c r="I154" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J154" s="5"/>
       <c r="K154" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B155" s="4"/>
       <c r="C155" s="5"/>
-      <c r="D155" s="3" t="s">
-        <v>107</v>
+      <c r="D155" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G155" s="4"/>
       <c r="H155" s="5"/>
       <c r="I155" s="3" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J155" s="5"/>
       <c r="K155" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B156" s="4"/>
       <c r="C156" s="5"/>
-      <c r="D156" s="3" t="s">
-        <v>107</v>
+      <c r="D156" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G156" s="4"/>
       <c r="H156" s="5"/>
       <c r="I156" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J156" s="5"/>
       <c r="K156" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B157" s="4"/>
       <c r="C157" s="5"/>
       <c r="D157" s="3">
-        <v>2487705124</v>
+        <v>2693492507</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G157" s="4"/>
       <c r="H157" s="5"/>
       <c r="I157" s="3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J157" s="5"/>
       <c r="K157" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B158" s="4"/>
       <c r="C158" s="5"/>
-      <c r="D158" s="3" t="s">
-        <v>112</v>
+      <c r="D158" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G158" s="4"/>
       <c r="H158" s="5"/>
       <c r="I158" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J158" s="5"/>
       <c r="K158" s="6" t="s">
-        <v>5</v>
+        <v>42</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B159" s="4"/>
       <c r="C159" s="5"/>
-      <c r="D159" s="3" t="s">
-        <v>112</v>
+      <c r="D159" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G159" s="4"/>
       <c r="H159" s="5"/>
       <c r="I159" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J159" s="5"/>
       <c r="K159" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B160" s="4"/>
       <c r="C160" s="5"/>
-      <c r="D160" s="3" t="s">
-        <v>112</v>
+      <c r="D160" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="3" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G160" s="4"/>
       <c r="H160" s="5"/>
       <c r="I160" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J160" s="5"/>
       <c r="K160" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B161" s="4"/>
       <c r="C161" s="5"/>
       <c r="D161" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G161" s="4"/>
       <c r="H161" s="5"/>
       <c r="I161" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J161" s="5"/>
       <c r="K161" s="6" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B162" s="4"/>
       <c r="C162" s="5"/>
       <c r="D162" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G162" s="4"/>
       <c r="H162" s="5"/>
       <c r="I162" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J162" s="5"/>
       <c r="K162" s="6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B163" s="4"/>
       <c r="C163" s="5"/>
       <c r="D163" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G163" s="4"/>
       <c r="H163" s="5"/>
       <c r="I163" s="3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="J163" s="5"/>
       <c r="K163" s="6" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B164" s="4"/>
       <c r="C164" s="5"/>
       <c r="D164" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G164" s="4"/>
       <c r="H164" s="5"/>
       <c r="I164" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J164" s="5"/>
       <c r="K164" s="6" t="s">
-        <v>34</v>
+        <v>115</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" s="3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="5"/>
       <c r="D165" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G165" s="4"/>
       <c r="H165" s="5"/>
       <c r="I165" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J165" s="5"/>
       <c r="K165" s="6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="3" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="5"/>
-      <c r="D166" s="3">
-        <v>5178573700</v>
+      <c r="D166" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G166" s="4"/>
       <c r="H166" s="5"/>
       <c r="I166" s="3" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="J166" s="5"/>
       <c r="K166" s="6" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="3" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B167" s="4"/>
       <c r="C167" s="5"/>
-      <c r="D167" s="3">
-        <v>5178573700</v>
+      <c r="D167" s="3" t="s">
+        <v>113</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="3" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G167" s="4"/>
       <c r="H167" s="5"/>
       <c r="I167" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J167" s="5"/>
       <c r="K167" s="6" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B168" s="4"/>
       <c r="C168" s="5"/>
       <c r="D168" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G168" s="4"/>
       <c r="H168" s="5"/>
       <c r="I168" s="3" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="J168" s="5"/>
       <c r="K168" s="6" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B169" s="4"/>
       <c r="C169" s="5"/>
       <c r="D169" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G169" s="4"/>
       <c r="H169" s="5"/>
       <c r="I169" s="3" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="J169" s="5"/>
       <c r="K169" s="6" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B170" s="4"/>
       <c r="C170" s="5"/>
       <c r="D170" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="3" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G170" s="4"/>
       <c r="H170" s="5"/>
       <c r="I170" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J170" s="5"/>
       <c r="K170" s="6" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B171" s="4"/>
       <c r="C171" s="5"/>
-      <c r="D171" s="3" t="s">
-        <v>117</v>
+      <c r="D171" s="3">
+        <v>2487705124</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G171" s="4"/>
       <c r="H171" s="5"/>
       <c r="I171" s="3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J171" s="5"/>
       <c r="K171" s="6" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B172" s="4"/>
       <c r="C172" s="5"/>
       <c r="D172" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G172" s="4"/>
       <c r="H172" s="5"/>
       <c r="I172" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J172" s="5"/>
       <c r="K172" s="6" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B173" s="4"/>
       <c r="C173" s="5"/>
       <c r="D173" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G173" s="4"/>
       <c r="H173" s="5"/>
       <c r="I173" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J173" s="5"/>
       <c r="K173" s="6" t="s">
-        <v>102</v>
+        <v>66</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="5"/>
-      <c r="D174" s="3">
-        <v>6163501671</v>
+      <c r="D174" s="3" t="s">
+        <v>118</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G174" s="4"/>
       <c r="H174" s="5"/>
       <c r="I174" s="3" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="J174" s="5"/>
       <c r="K174" s="6" t="s">
-        <v>120</v>
+        <v>5</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B175" s="4"/>
       <c r="C175" s="5"/>
-      <c r="D175" s="3">
-        <v>6163501671</v>
+      <c r="D175" s="3" t="s">
+        <v>118</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G175" s="4"/>
       <c r="H175" s="5"/>
       <c r="I175" s="3" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="J175" s="5"/>
       <c r="K175" s="6" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B176" s="4"/>
       <c r="C176" s="5"/>
-      <c r="D176" s="3">
-        <v>6163501671</v>
+      <c r="D176" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G176" s="4"/>
       <c r="H176" s="5"/>
       <c r="I176" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J176" s="5"/>
       <c r="K176" s="6" t="s">
-        <v>120</v>
+        <v>48</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B177" s="4"/>
       <c r="C177" s="5"/>
-      <c r="D177" s="3">
-        <v>6163501671</v>
+      <c r="D177" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G177" s="4"/>
       <c r="H177" s="5"/>
       <c r="I177" s="3" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="J177" s="5"/>
       <c r="K177" s="6" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B178" s="4"/>
       <c r="C178" s="5"/>
-      <c r="D178" s="3">
-        <v>6163501671</v>
+      <c r="D178" s="3" t="s">
+        <v>119</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G178" s="4"/>
       <c r="H178" s="5"/>
       <c r="I178" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J178" s="5"/>
       <c r="K178" s="6" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="3" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B179" s="4"/>
       <c r="C179" s="5"/>
       <c r="D179" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="3" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="G179" s="4"/>
       <c r="H179" s="5"/>
       <c r="I179" s="3" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="J179" s="5"/>
       <c r="K179" s="6" t="s">
-        <v>124</v>
+        <v>48</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="3" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B180" s="4"/>
       <c r="C180" s="5"/>
-      <c r="D180" s="3" t="s">
-        <v>122</v>
+      <c r="D180" s="3">
+        <v>5178573700</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="3" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="G180" s="4"/>
       <c r="H180" s="5"/>
       <c r="I180" s="3" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J180" s="5"/>
       <c r="K180" s="6" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="3" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B181" s="4"/>
       <c r="C181" s="5"/>
       <c r="D181" s="3">
-        <v>2488814896</v>
+        <v>5178573700</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="3" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G181" s="4"/>
       <c r="H181" s="5"/>
       <c r="I181" s="3" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="J181" s="5"/>
       <c r="K181" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="5"/>
-      <c r="D182" s="3">
-        <v>2488814896</v>
+      <c r="D182" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G182" s="4"/>
       <c r="H182" s="5"/>
       <c r="I182" s="3" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="J182" s="5"/>
       <c r="K182" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B183" s="4"/>
       <c r="C183" s="5"/>
-      <c r="D183" s="3">
-        <v>2488814896</v>
+      <c r="D183" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G183" s="4"/>
       <c r="H183" s="5"/>
       <c r="I183" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="J183" s="5"/>
       <c r="K183" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B184" s="4"/>
       <c r="C184" s="5"/>
-      <c r="D184" s="3">
-        <v>2488814896</v>
+      <c r="D184" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G184" s="4"/>
       <c r="H184" s="5"/>
       <c r="I184" s="3" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="J184" s="5"/>
       <c r="K184" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B185" s="4"/>
       <c r="C185" s="5"/>
-      <c r="D185" s="3">
-        <v>2488814896</v>
+      <c r="D185" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="3" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G185" s="4"/>
       <c r="H185" s="5"/>
       <c r="I185" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J185" s="5"/>
       <c r="K185" s="6" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="3" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B186" s="4"/>
       <c r="C186" s="5"/>
       <c r="D186" s="3" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G186" s="4"/>
       <c r="H186" s="5"/>
       <c r="I186" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J186" s="5"/>
       <c r="K186" s="6" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="3" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="B187" s="4"/>
       <c r="C187" s="5"/>
       <c r="D187" s="3" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="3" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G187" s="4"/>
       <c r="H187" s="5"/>
       <c r="I187" s="3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="J187" s="5"/>
       <c r="K187" s="6" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B188" s="4"/>
       <c r="C188" s="5"/>
-      <c r="D188" s="3" t="s">
-        <v>127</v>
+      <c r="D188" s="3">
+        <v>6163501671</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G188" s="4"/>
       <c r="H188" s="5"/>
       <c r="I188" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J188" s="5"/>
       <c r="K188" s="6" t="s">
-        <v>5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" s="3" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B189" s="4"/>
       <c r="C189" s="5"/>
-      <c r="D189" s="3" t="s">
-        <v>127</v>
+      <c r="D189" s="3">
+        <v>6163501671</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G189" s="4"/>
       <c r="H189" s="5"/>
       <c r="I189" s="3" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="J189" s="5"/>
       <c r="K189" s="6" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="5"/>
-      <c r="D190" s="3" t="s">
-        <v>131</v>
+      <c r="D190" s="3">
+        <v>6163501671</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="3" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="G190" s="4"/>
       <c r="H190" s="5"/>
       <c r="I190" s="3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J190" s="5"/>
       <c r="K190" s="6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="5"/>
-      <c r="D191" s="3" t="s">
-        <v>131</v>
+      <c r="D191" s="3">
+        <v>6163501671</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="3" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="G191" s="4"/>
       <c r="H191" s="5"/>
       <c r="I191" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J191" s="5"/>
       <c r="K191" s="6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="3" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="5"/>
-      <c r="D192" s="3" t="s">
-        <v>134</v>
+      <c r="D192" s="3">
+        <v>6163501671</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="3" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="G192" s="4"/>
       <c r="H192" s="5"/>
       <c r="I192" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="J192" s="5"/>
       <c r="K192" s="6" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B193" s="4"/>
       <c r="C193" s="5"/>
       <c r="D193" s="3" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="3" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G193" s="4"/>
       <c r="H193" s="5"/>
       <c r="I193" s="3" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="J193" s="5"/>
       <c r="K193" s="6" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="B194" s="4"/>
       <c r="C194" s="5"/>
       <c r="D194" s="3" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E194" s="5"/>
       <c r="F194" s="3" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G194" s="4"/>
       <c r="H194" s="5"/>
       <c r="I194" s="3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="J194" s="5"/>
       <c r="K194" s="6" t="s">
-        <v>34</v>
+        <v>130</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B195" s="4"/>
       <c r="C195" s="5"/>
       <c r="D195" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E195" s="5"/>
       <c r="F195" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G195" s="4"/>
       <c r="H195" s="5"/>
       <c r="I195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J195" s="5"/>
       <c r="K195" s="6" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B196" s="4"/>
       <c r="C196" s="5"/>
       <c r="D196" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G196" s="4"/>
       <c r="H196" s="5"/>
       <c r="I196" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J196" s="5"/>
       <c r="K196" s="6" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B197" s="4"/>
       <c r="C197" s="5"/>
       <c r="D197" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G197" s="4"/>
       <c r="H197" s="5"/>
       <c r="I197" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J197" s="5"/>
       <c r="K197" s="6" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B198" s="4"/>
       <c r="C198" s="5"/>
       <c r="D198" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G198" s="4"/>
       <c r="H198" s="5"/>
       <c r="I198" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="J198" s="5"/>
       <c r="K198" s="6" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B199" s="4"/>
       <c r="C199" s="5"/>
       <c r="D199" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G199" s="4"/>
       <c r="H199" s="5"/>
       <c r="I199" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J199" s="5"/>
       <c r="K199" s="6" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B200" s="4"/>
       <c r="C200" s="5"/>
       <c r="D200" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="3" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="G200" s="4"/>
       <c r="H200" s="5"/>
       <c r="I200" s="3" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="J200" s="5"/>
       <c r="K200" s="6" t="s">
-        <v>68</v>
+        <v>138</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B201" s="4"/>
       <c r="C201" s="5"/>
-      <c r="D201" s="3" t="s">
-        <v>138</v>
+      <c r="D201" s="3">
+        <v>2488814896</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G201" s="4"/>
       <c r="H201" s="5"/>
       <c r="I201" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="J201" s="5"/>
       <c r="K201" s="6" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B202" s="4"/>
       <c r="C202" s="5"/>
       <c r="D202" s="3">
-        <v>2693641664</v>
+        <v>2488814896</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="3" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G202" s="4"/>
       <c r="H202" s="5"/>
       <c r="I202" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J202" s="5"/>
       <c r="K202" s="6" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B203" s="4"/>
       <c r="C203" s="5"/>
       <c r="D203" s="3">
-        <v>2693641664</v>
+        <v>2488814896</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="3" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G203" s="4"/>
       <c r="H203" s="5"/>
       <c r="I203" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J203" s="5"/>
       <c r="K203" s="6" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B204" s="4"/>
       <c r="C204" s="5"/>
       <c r="D204" s="3">
-        <v>2693641664</v>
+        <v>2488814896</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="3" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G204" s="4"/>
       <c r="H204" s="5"/>
       <c r="I204" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J204" s="5"/>
       <c r="K204" s="6" t="s">
-        <v>142</v>
+        <v>104</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="3" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B205" s="4"/>
       <c r="C205" s="5"/>
       <c r="D205" s="3">
-        <v>2699213401</v>
+        <v>2488814896</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="3" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="G205" s="4"/>
       <c r="H205" s="5"/>
       <c r="I205" s="3" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J205" s="5"/>
       <c r="K205" s="6" t="s">
-        <v>34</v>
+        <v>104</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B206" s="4"/>
       <c r="C206" s="5"/>
-      <c r="D206" s="3">
-        <v>2693641664</v>
+      <c r="D206" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G206" s="4"/>
       <c r="H206" s="5"/>
       <c r="I206" s="3" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="J206" s="5"/>
       <c r="K206" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B207" s="4"/>
       <c r="C207" s="5"/>
-      <c r="D207" s="3">
-        <v>2699213401</v>
+      <c r="D207" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="3" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G207" s="4"/>
       <c r="H207" s="5"/>
       <c r="I207" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J207" s="5"/>
       <c r="K207" s="6" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B208" s="4"/>
       <c r="C208" s="5"/>
-      <c r="D208" s="3">
-        <v>2693641664</v>
+      <c r="D208" s="3" t="s">
+        <v>141</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G208" s="4"/>
       <c r="H208" s="5"/>
       <c r="I208" s="3" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="J208" s="5"/>
       <c r="K208" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B209" s="4"/>
+      <c r="C209" s="5"/>
+      <c r="D209" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E209" s="5"/>
+      <c r="F209" s="3" t="s">
         <v>142</v>
+      </c>
+      <c r="G209" s="4"/>
+      <c r="H209" s="5"/>
+      <c r="I209" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J209" s="5"/>
+      <c r="K209" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B210" s="4"/>
+      <c r="C210" s="5"/>
+      <c r="D210" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E210" s="5"/>
+      <c r="F210" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G210" s="4"/>
+      <c r="H210" s="5"/>
+      <c r="I210" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J210" s="5"/>
+      <c r="K210" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B211" s="4"/>
+      <c r="C211" s="5"/>
+      <c r="D211" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E211" s="5"/>
+      <c r="F211" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G211" s="4"/>
+      <c r="H211" s="5"/>
+      <c r="I211" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J211" s="5"/>
+      <c r="K211" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B212" s="4"/>
+      <c r="C212" s="5"/>
+      <c r="D212" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E212" s="5"/>
+      <c r="F212" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G212" s="4"/>
+      <c r="H212" s="5"/>
+      <c r="I212" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J212" s="5"/>
+      <c r="K212" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B213" s="4"/>
+      <c r="C213" s="5"/>
+      <c r="D213" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E213" s="5"/>
+      <c r="F213" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G213" s="4"/>
+      <c r="H213" s="5"/>
+      <c r="I213" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J213" s="5"/>
+      <c r="K213" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B214" s="4"/>
+      <c r="C214" s="5"/>
+      <c r="D214" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E214" s="5"/>
+      <c r="F214" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G214" s="4"/>
+      <c r="H214" s="5"/>
+      <c r="I214" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J214" s="5"/>
+      <c r="K214" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B215" s="4"/>
+      <c r="C215" s="5"/>
+      <c r="D215" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E215" s="5"/>
+      <c r="F215" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G215" s="4"/>
+      <c r="H215" s="5"/>
+      <c r="I215" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J215" s="5"/>
+      <c r="K215" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B216" s="4"/>
+      <c r="C216" s="5"/>
+      <c r="D216" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E216" s="5"/>
+      <c r="F216" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G216" s="4"/>
+      <c r="H216" s="5"/>
+      <c r="I216" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J216" s="5"/>
+      <c r="K216" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B217" s="4"/>
+      <c r="C217" s="5"/>
+      <c r="D217" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E217" s="5"/>
+      <c r="F217" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G217" s="4"/>
+      <c r="H217" s="5"/>
+      <c r="I217" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J217" s="5"/>
+      <c r="K217" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B218" s="4"/>
+      <c r="C218" s="5"/>
+      <c r="D218" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E218" s="5"/>
+      <c r="F218" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G218" s="4"/>
+      <c r="H218" s="5"/>
+      <c r="I218" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J218" s="5"/>
+      <c r="K218" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B219" s="4"/>
+      <c r="C219" s="5"/>
+      <c r="D219" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E219" s="5"/>
+      <c r="F219" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G219" s="4"/>
+      <c r="H219" s="5"/>
+      <c r="I219" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="J219" s="5"/>
+      <c r="K219" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B220" s="4"/>
+      <c r="C220" s="5"/>
+      <c r="D220" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E220" s="5"/>
+      <c r="F220" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G220" s="4"/>
+      <c r="H220" s="5"/>
+      <c r="I220" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J220" s="5"/>
+      <c r="K220" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B221" s="4"/>
+      <c r="C221" s="5"/>
+      <c r="D221" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E221" s="5"/>
+      <c r="F221" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G221" s="4"/>
+      <c r="H221" s="5"/>
+      <c r="I221" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J221" s="5"/>
+      <c r="K221" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B222" s="4"/>
+      <c r="C222" s="5"/>
+      <c r="D222" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E222" s="5"/>
+      <c r="F222" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G222" s="4"/>
+      <c r="H222" s="5"/>
+      <c r="I222" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J222" s="5"/>
+      <c r="K222" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B223" s="4"/>
+      <c r="C223" s="5"/>
+      <c r="D223" s="3">
+        <v>9898320600</v>
+      </c>
+      <c r="E223" s="5"/>
+      <c r="F223" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G223" s="4"/>
+      <c r="H223" s="5"/>
+      <c r="I223" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J223" s="5"/>
+      <c r="K223" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B224" s="4"/>
+      <c r="C224" s="5"/>
+      <c r="D224" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E224" s="5"/>
+      <c r="F224" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G224" s="4"/>
+      <c r="H224" s="5"/>
+      <c r="I224" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J224" s="5"/>
+      <c r="K224" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B225" s="4"/>
+      <c r="C225" s="5"/>
+      <c r="D225" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E225" s="5"/>
+      <c r="F225" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G225" s="4"/>
+      <c r="H225" s="5"/>
+      <c r="I225" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J225" s="5"/>
+      <c r="K225" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B226" s="4"/>
+      <c r="C226" s="5"/>
+      <c r="D226" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E226" s="5"/>
+      <c r="F226" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G226" s="4"/>
+      <c r="H226" s="5"/>
+      <c r="I226" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J226" s="5"/>
+      <c r="K226" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B227" s="4"/>
+      <c r="C227" s="5"/>
+      <c r="D227" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E227" s="5"/>
+      <c r="F227" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G227" s="4"/>
+      <c r="H227" s="5"/>
+      <c r="I227" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="J227" s="5"/>
+      <c r="K227" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B228" s="4"/>
+      <c r="C228" s="5"/>
+      <c r="D228" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E228" s="5"/>
+      <c r="F228" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G228" s="4"/>
+      <c r="H228" s="5"/>
+      <c r="I228" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J228" s="5"/>
+      <c r="K228" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B229" s="4"/>
+      <c r="C229" s="5"/>
+      <c r="D229" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E229" s="5"/>
+      <c r="F229" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G229" s="4"/>
+      <c r="H229" s="5"/>
+      <c r="I229" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J229" s="5"/>
+      <c r="K229" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B230" s="4"/>
+      <c r="C230" s="5"/>
+      <c r="D230" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E230" s="5"/>
+      <c r="F230" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G230" s="4"/>
+      <c r="H230" s="5"/>
+      <c r="I230" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J230" s="5"/>
+      <c r="K230" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B231" s="4"/>
+      <c r="C231" s="5"/>
+      <c r="D231" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E231" s="5"/>
+      <c r="F231" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="G231" s="4"/>
+      <c r="H231" s="5"/>
+      <c r="I231" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J231" s="5"/>
+      <c r="K231" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B232" s="4"/>
+      <c r="C232" s="5"/>
+      <c r="D232" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E232" s="5"/>
+      <c r="F232" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="G232" s="4"/>
+      <c r="H232" s="5"/>
+      <c r="I232" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J232" s="5"/>
+      <c r="K232" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B233" s="4"/>
+      <c r="C233" s="5"/>
+      <c r="D233" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E233" s="5"/>
+      <c r="F233" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="G233" s="4"/>
+      <c r="H233" s="5"/>
+      <c r="I233" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J233" s="5"/>
+      <c r="K233" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B234" s="4"/>
+      <c r="C234" s="5"/>
+      <c r="D234" s="3">
+        <v>2699213401</v>
+      </c>
+      <c r="E234" s="5"/>
+      <c r="F234" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G234" s="4"/>
+      <c r="H234" s="5"/>
+      <c r="I234" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="J234" s="5"/>
+      <c r="K234" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B235" s="4"/>
+      <c r="C235" s="5"/>
+      <c r="D235" s="3">
+        <v>2699213401</v>
+      </c>
+      <c r="E235" s="5"/>
+      <c r="F235" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G235" s="4"/>
+      <c r="H235" s="5"/>
+      <c r="I235" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="J235" s="5"/>
+      <c r="K235" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B236" s="4"/>
+      <c r="C236" s="5"/>
+      <c r="D236" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E236" s="5"/>
+      <c r="F236" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G236" s="4"/>
+      <c r="H236" s="5"/>
+      <c r="I236" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="J236" s="5"/>
+      <c r="K236" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B237" s="4"/>
+      <c r="C237" s="5"/>
+      <c r="D237" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E237" s="5"/>
+      <c r="F237" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G237" s="4"/>
+      <c r="H237" s="5"/>
+      <c r="I237" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J237" s="5"/>
+      <c r="K237" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B238" s="4"/>
+      <c r="C238" s="5"/>
+      <c r="D238" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E238" s="5"/>
+      <c r="F238" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G238" s="4"/>
+      <c r="H238" s="5"/>
+      <c r="I238" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J238" s="5"/>
+      <c r="K238" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B239" s="4"/>
+      <c r="C239" s="5"/>
+      <c r="D239" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E239" s="5"/>
+      <c r="F239" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G239" s="4"/>
+      <c r="H239" s="5"/>
+      <c r="I239" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J239" s="5"/>
+      <c r="K239" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B240" s="4"/>
+      <c r="C240" s="5"/>
+      <c r="D240" s="3">
+        <v>2693641664</v>
+      </c>
+      <c r="E240" s="5"/>
+      <c r="F240" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="G240" s="4"/>
+      <c r="H240" s="5"/>
+      <c r="I240" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J240" s="5"/>
+      <c r="K240" s="6" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
@@ -6357,50 +7141,178 @@
     <mergeCell ref="I202:J202"/>
     <mergeCell ref="A203:C203"/>
     <mergeCell ref="D203:E203"/>
     <mergeCell ref="F203:H203"/>
     <mergeCell ref="I203:J203"/>
     <mergeCell ref="A204:C204"/>
     <mergeCell ref="D204:E204"/>
     <mergeCell ref="F204:H204"/>
     <mergeCell ref="I204:J204"/>
     <mergeCell ref="A205:C205"/>
     <mergeCell ref="D205:E205"/>
     <mergeCell ref="F205:H205"/>
     <mergeCell ref="I205:J205"/>
     <mergeCell ref="A206:C206"/>
     <mergeCell ref="D206:E206"/>
     <mergeCell ref="F206:H206"/>
     <mergeCell ref="I206:J206"/>
     <mergeCell ref="A207:C207"/>
     <mergeCell ref="D207:E207"/>
     <mergeCell ref="F207:H207"/>
     <mergeCell ref="I207:J207"/>
     <mergeCell ref="A208:C208"/>
     <mergeCell ref="D208:E208"/>
     <mergeCell ref="F208:H208"/>
     <mergeCell ref="I208:J208"/>
+    <mergeCell ref="A209:C209"/>
+    <mergeCell ref="D209:E209"/>
+    <mergeCell ref="F209:H209"/>
+    <mergeCell ref="I209:J209"/>
+    <mergeCell ref="A210:C210"/>
+    <mergeCell ref="D210:E210"/>
+    <mergeCell ref="F210:H210"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="A211:C211"/>
+    <mergeCell ref="D211:E211"/>
+    <mergeCell ref="F211:H211"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="A212:C212"/>
+    <mergeCell ref="D212:E212"/>
+    <mergeCell ref="F212:H212"/>
+    <mergeCell ref="I212:J212"/>
+    <mergeCell ref="A213:C213"/>
+    <mergeCell ref="D213:E213"/>
+    <mergeCell ref="F213:H213"/>
+    <mergeCell ref="I213:J213"/>
+    <mergeCell ref="A214:C214"/>
+    <mergeCell ref="D214:E214"/>
+    <mergeCell ref="F214:H214"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="A215:C215"/>
+    <mergeCell ref="D215:E215"/>
+    <mergeCell ref="F215:H215"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="A216:C216"/>
+    <mergeCell ref="D216:E216"/>
+    <mergeCell ref="F216:H216"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="A217:C217"/>
+    <mergeCell ref="D217:E217"/>
+    <mergeCell ref="F217:H217"/>
+    <mergeCell ref="I217:J217"/>
+    <mergeCell ref="A218:C218"/>
+    <mergeCell ref="D218:E218"/>
+    <mergeCell ref="F218:H218"/>
+    <mergeCell ref="I218:J218"/>
+    <mergeCell ref="A219:C219"/>
+    <mergeCell ref="D219:E219"/>
+    <mergeCell ref="F219:H219"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="A220:C220"/>
+    <mergeCell ref="D220:E220"/>
+    <mergeCell ref="F220:H220"/>
+    <mergeCell ref="I220:J220"/>
+    <mergeCell ref="A221:C221"/>
+    <mergeCell ref="D221:E221"/>
+    <mergeCell ref="F221:H221"/>
+    <mergeCell ref="I221:J221"/>
+    <mergeCell ref="A222:C222"/>
+    <mergeCell ref="D222:E222"/>
+    <mergeCell ref="F222:H222"/>
+    <mergeCell ref="I222:J222"/>
+    <mergeCell ref="A223:C223"/>
+    <mergeCell ref="D223:E223"/>
+    <mergeCell ref="F223:H223"/>
+    <mergeCell ref="I223:J223"/>
+    <mergeCell ref="A224:C224"/>
+    <mergeCell ref="D224:E224"/>
+    <mergeCell ref="F224:H224"/>
+    <mergeCell ref="I224:J224"/>
+    <mergeCell ref="A225:C225"/>
+    <mergeCell ref="D225:E225"/>
+    <mergeCell ref="F225:H225"/>
+    <mergeCell ref="I225:J225"/>
+    <mergeCell ref="A226:C226"/>
+    <mergeCell ref="D226:E226"/>
+    <mergeCell ref="F226:H226"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="A227:C227"/>
+    <mergeCell ref="D227:E227"/>
+    <mergeCell ref="F227:H227"/>
+    <mergeCell ref="I227:J227"/>
+    <mergeCell ref="A228:C228"/>
+    <mergeCell ref="D228:E228"/>
+    <mergeCell ref="F228:H228"/>
+    <mergeCell ref="I228:J228"/>
+    <mergeCell ref="A229:C229"/>
+    <mergeCell ref="D229:E229"/>
+    <mergeCell ref="F229:H229"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="A230:C230"/>
+    <mergeCell ref="D230:E230"/>
+    <mergeCell ref="F230:H230"/>
+    <mergeCell ref="I230:J230"/>
+    <mergeCell ref="A231:C231"/>
+    <mergeCell ref="D231:E231"/>
+    <mergeCell ref="F231:H231"/>
+    <mergeCell ref="I231:J231"/>
+    <mergeCell ref="A232:C232"/>
+    <mergeCell ref="D232:E232"/>
+    <mergeCell ref="F232:H232"/>
+    <mergeCell ref="I232:J232"/>
+    <mergeCell ref="A233:C233"/>
+    <mergeCell ref="D233:E233"/>
+    <mergeCell ref="F233:H233"/>
+    <mergeCell ref="I233:J233"/>
+    <mergeCell ref="A234:C234"/>
+    <mergeCell ref="D234:E234"/>
+    <mergeCell ref="F234:H234"/>
+    <mergeCell ref="I234:J234"/>
+    <mergeCell ref="A235:C235"/>
+    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="F235:H235"/>
+    <mergeCell ref="I235:J235"/>
+    <mergeCell ref="A236:C236"/>
+    <mergeCell ref="D236:E236"/>
+    <mergeCell ref="F236:H236"/>
+    <mergeCell ref="I236:J236"/>
+    <mergeCell ref="A237:C237"/>
+    <mergeCell ref="D237:E237"/>
+    <mergeCell ref="F237:H237"/>
+    <mergeCell ref="I237:J237"/>
+    <mergeCell ref="A238:C238"/>
+    <mergeCell ref="D238:E238"/>
+    <mergeCell ref="F238:H238"/>
+    <mergeCell ref="I238:J238"/>
+    <mergeCell ref="A239:C239"/>
+    <mergeCell ref="D239:E239"/>
+    <mergeCell ref="F239:H239"/>
+    <mergeCell ref="I239:J239"/>
+    <mergeCell ref="A240:C240"/>
+    <mergeCell ref="D240:E240"/>
+    <mergeCell ref="F240:H240"/>
+    <mergeCell ref="I240:J240"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>