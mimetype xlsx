--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -84,167 +84,167 @@
   <si>
     <t>574-532-6820</t>
   </si>
   <si>
     <t>accudigexcavating@outlook.com</t>
   </si>
   <si>
     <t>Contract A - Project Specifications</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>Contract A Part 1- Project Plans</t>
   </si>
   <si>
     <t>Contract A Part 2 - Project Plans</t>
   </si>
   <si>
     <t>Aire Exchange</t>
   </si>
   <si>
     <t>shawn@aireexchange.com</t>
   </si>
   <si>
+    <t>Contract A - Addendum 2</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
+  </si>
+  <si>
     <t>Contract A - Addendum 1</t>
   </si>
   <si>
-    <t>07/02/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Alpine Tree Service, LLC</t>
   </si>
   <si>
     <t>231-629-9493</t>
   </si>
   <si>
     <t>rfp@alpinetree.com</t>
   </si>
   <si>
+    <t>Contract B - Project Plans</t>
+  </si>
+  <si>
     <t>05/29/2026</t>
   </si>
   <si>
-    <t>Contract B - Project Plans</t>
-[...1 lines deleted...]
-  <si>
     <t>Apex Controls</t>
   </si>
   <si>
     <t>rkoning@solutionsbyapex.com</t>
   </si>
   <si>
+    <t>06/30/2026</t>
+  </si>
+  <si>
+    <t>Contract A - Addendum 3</t>
+  </si>
+  <si>
     <t>Contract B - Addendum 2</t>
   </si>
   <si>
-    <t>06/30/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Blackridge Research &amp; consulting</t>
   </si>
   <si>
     <t>917 993 7467</t>
   </si>
   <si>
     <t>venkatesh@blackridgeresearch.com</t>
   </si>
   <si>
+    <t>05/26/2026</t>
+  </si>
+  <si>
+    <t>Contract B- Project Specifications</t>
+  </si>
+  <si>
     <t>05/28/2026</t>
   </si>
   <si>
     <t>06/25/2026</t>
   </si>
   <si>
-    <t>Contract B- Project Specifications</t>
-[...4 lines deleted...]
-  <si>
     <t>05/23/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>Contract B - Addendum 1</t>
   </si>
   <si>
     <t>06/18/2026</t>
   </si>
   <si>
     <t>Contract A- Addendum 4</t>
   </si>
   <si>
     <t>07/13/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Michigan</t>
   </si>
   <si>
     <t>616-949-8650</t>
   </si>
   <si>
     <t>projects@grbx.com</t>
   </si>
   <si>
     <t>CEC Controls Company, Inc.</t>
   </si>
   <si>
     <t>bcollins@ceccontrols.com</t>
   </si>
   <si>
     <t>06/15/2026</t>
   </si>
   <si>
+    <t>Constructconnect</t>
+  </si>
+  <si>
+    <t>1(800) 364-2059</t>
+  </si>
+  <si>
+    <t>brad.metzger@constructconnect.com</t>
+  </si>
+  <si>
     <t>ConstructConnect</t>
   </si>
   <si>
     <t>content@constructconnect.com</t>
   </si>
   <si>
-    <t>Constructconnect</t>
-[...7 lines deleted...]
-  <si>
     <t>06/10/2026</t>
   </si>
   <si>
     <t>Construction Association of Michigan</t>
   </si>
   <si>
     <t>248-972-1124</t>
   </si>
   <si>
     <t>kcook@buildwithcam.com</t>
   </si>
   <si>
     <t>05/27/2026</t>
   </si>
   <si>
     <t>CT Electrical Services Inc</t>
   </si>
   <si>
     <t>269-342-5016</t>
   </si>
   <si>
     <t>dsavage@c-telectric.com</t>
   </si>
   <si>
     <t>06/23/2026</t>
@@ -483,63 +483,63 @@
   <si>
     <t>bid@tricitygroundbreakers.com</t>
   </si>
   <si>
     <t>Turek Photography &amp; Video</t>
   </si>
   <si>
     <t>(616) 888-0761</t>
   </si>
   <si>
     <t>turekvideo@yahoo.com</t>
   </si>
   <si>
     <t>06/20/2026</t>
   </si>
   <si>
     <t>Watertap Inc.</t>
   </si>
   <si>
     <t>248-792-7122</t>
   </si>
   <si>
     <t>eric@watertapinc.com</t>
   </si>
   <si>
+    <t>Wightman</t>
+  </si>
+  <si>
+    <t>arudd@gowightman.com</t>
+  </si>
+  <si>
+    <t>05/22/2026</t>
+  </si>
+  <si>
     <t>wightman</t>
   </si>
   <si>
     <t>leyerly@gowightman.com</t>
-  </si>
-[...7 lines deleted...]
-    <t>05/22/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1127,1504 +1127,1504 @@
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
       <c r="D16" s="3" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3">
         <v>6162929882</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3">
         <v>6162929882</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3">
         <v>6162929882</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3">
         <v>6162929882</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
       <c r="D21" s="3">
         <v>6162929882</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
       <c r="D22" s="3">
         <v>6162929882</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3">
         <v>6162929882</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
         <v>32</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
       <c r="D27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
       <c r="D29" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
       <c r="D32" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
       <c r="D33" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
       <c r="D34" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
       <c r="D35" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
-        <v>5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
         <v>46</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
       <c r="D47" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
       <c r="D50" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
       <c r="D51" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
         <v>53</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3">
         <v>8327128980</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
         <v>55</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
-      <c r="D53" s="3">
-        <v>8003642059</v>
+      <c r="D53" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
-      <c r="D54" s="3" t="s">
-        <v>60</v>
+      <c r="D54" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3">
         <v>8003642059</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3">
         <v>8003642059</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
       <c r="D57" s="3">
         <v>8003642059</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3">
         <v>8003642059</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
-      <c r="D59" s="3" t="s">
-        <v>60</v>
+      <c r="D59" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
         <v>61</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
-        <v>34</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3">
         <v>8003642059</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
-      <c r="D61" s="3">
-        <v>8003642059</v>
+      <c r="D61" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="6" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="5"/>
       <c r="D62" s="3">
         <v>8003642059</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
       <c r="D63" s="3">
         <v>8003642059</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G63" s="4"/>
       <c r="H63" s="5"/>
       <c r="I63" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="6" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="5"/>
       <c r="D64" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G64" s="4"/>
       <c r="H64" s="5"/>
       <c r="I64" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="6" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="5"/>
       <c r="D65" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G65" s="4"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="5"/>
       <c r="D66" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="6" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="5"/>
       <c r="D67" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G67" s="4"/>
       <c r="H67" s="5"/>
       <c r="I67" s="3" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="6" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="5"/>
       <c r="D68" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="6" t="s">
-        <v>66</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="5"/>
       <c r="D69" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G69" s="4"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="4"/>
       <c r="H70" s="5"/>
       <c r="I70" s="3" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="6" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="5"/>
       <c r="D71" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G71" s="4"/>
       <c r="H71" s="5"/>
       <c r="I71" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="5"/>
       <c r="D72" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G72" s="4"/>
       <c r="H72" s="5"/>
       <c r="I72" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="6" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B73" s="4"/>
       <c r="C73" s="5"/>
       <c r="D73" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E73" s="5"/>
       <c r="F73" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G73" s="4"/>
       <c r="H73" s="5"/>
       <c r="I73" s="3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J73" s="5"/>
       <c r="K73" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B74" s="4"/>
       <c r="C74" s="5"/>
       <c r="D74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E74" s="5"/>
       <c r="F74" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G74" s="4"/>
       <c r="H74" s="5"/>
       <c r="I74" s="3" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J74" s="5"/>
       <c r="K74" s="6" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="4"/>
       <c r="C75" s="5"/>
       <c r="D75" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E75" s="5"/>
       <c r="F75" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G75" s="4"/>
       <c r="H75" s="5"/>
       <c r="I75" s="3" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="6" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B76" s="4"/>
       <c r="C76" s="5"/>
       <c r="D76" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G76" s="4"/>
       <c r="H76" s="5"/>
       <c r="I76" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="J76" s="5"/>
       <c r="K76" s="6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B77" s="4"/>
       <c r="C77" s="5"/>
       <c r="D77" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E77" s="5"/>
       <c r="F77" s="3" t="s">
         <v>69</v>
       </c>
       <c r="G77" s="4"/>
       <c r="H77" s="5"/>
       <c r="I77" s="3" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="J77" s="5"/>
       <c r="K77" s="6" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="4"/>
       <c r="C78" s="5"/>
       <c r="D78" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E78" s="5"/>
       <c r="F78" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G78" s="4"/>
       <c r="H78" s="5"/>
       <c r="I78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="6" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2668,2125 +2668,2125 @@
       <c r="H80" s="5"/>
       <c r="I80" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J80" s="5"/>
       <c r="K80" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B81" s="4"/>
       <c r="C81" s="5"/>
       <c r="D81" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G81" s="4"/>
       <c r="H81" s="5"/>
       <c r="I81" s="3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="4"/>
       <c r="C82" s="5"/>
       <c r="D82" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E82" s="5"/>
       <c r="F82" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G82" s="4"/>
       <c r="H82" s="5"/>
       <c r="I82" s="3" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J82" s="5"/>
       <c r="K82" s="6" t="s">
-        <v>66</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="5"/>
       <c r="D83" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E83" s="5"/>
       <c r="F83" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G83" s="4"/>
       <c r="H83" s="5"/>
       <c r="I83" s="3" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="J83" s="5"/>
       <c r="K83" s="6" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="5"/>
       <c r="D84" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E84" s="5"/>
       <c r="F84" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G84" s="4"/>
       <c r="H84" s="5"/>
       <c r="I84" s="3" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="J84" s="5"/>
       <c r="K84" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="4"/>
       <c r="C85" s="5"/>
       <c r="D85" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E85" s="5"/>
       <c r="F85" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G85" s="4"/>
       <c r="H85" s="5"/>
       <c r="I85" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="J85" s="5"/>
       <c r="K85" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B86" s="4"/>
       <c r="C86" s="5"/>
       <c r="D86" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E86" s="5"/>
       <c r="F86" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G86" s="4"/>
       <c r="H86" s="5"/>
       <c r="I86" s="3" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J86" s="5"/>
       <c r="K86" s="6" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="5"/>
       <c r="D87" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E87" s="5"/>
       <c r="F87" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G87" s="4"/>
       <c r="H87" s="5"/>
       <c r="I87" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J87" s="5"/>
       <c r="K87" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B88" s="4"/>
       <c r="C88" s="5"/>
       <c r="D88" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E88" s="5"/>
       <c r="F88" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G88" s="4"/>
       <c r="H88" s="5"/>
       <c r="I88" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J88" s="5"/>
       <c r="K88" s="6" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B89" s="4"/>
       <c r="C89" s="5"/>
       <c r="D89" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E89" s="5"/>
       <c r="F89" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G89" s="4"/>
       <c r="H89" s="5"/>
       <c r="I89" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J89" s="5"/>
       <c r="K89" s="6" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="4"/>
       <c r="C90" s="5"/>
       <c r="D90" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E90" s="5"/>
       <c r="F90" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G90" s="4"/>
       <c r="H90" s="5"/>
       <c r="I90" s="3" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J90" s="5"/>
       <c r="K90" s="6" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="4"/>
       <c r="C91" s="5"/>
       <c r="D91" s="3" t="s">
         <v>79</v>
       </c>
       <c r="E91" s="5"/>
       <c r="F91" s="3" t="s">
         <v>80</v>
       </c>
       <c r="G91" s="4"/>
       <c r="H91" s="5"/>
       <c r="I91" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J91" s="5"/>
       <c r="K91" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B92" s="4"/>
       <c r="C92" s="5"/>
       <c r="D92" s="3">
         <v>2699930873</v>
       </c>
       <c r="E92" s="5"/>
       <c r="F92" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G92" s="4"/>
       <c r="H92" s="5"/>
       <c r="I92" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J92" s="5"/>
       <c r="K92" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="4"/>
       <c r="C93" s="5"/>
       <c r="D93" s="3">
         <v>2699930873</v>
       </c>
       <c r="E93" s="5"/>
       <c r="F93" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G93" s="4"/>
       <c r="H93" s="5"/>
       <c r="I93" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J93" s="5"/>
       <c r="K93" s="6" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="5"/>
       <c r="D94" s="3">
         <v>2699930873</v>
       </c>
       <c r="E94" s="5"/>
       <c r="F94" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G94" s="4"/>
       <c r="H94" s="5"/>
       <c r="I94" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B95" s="4"/>
       <c r="C95" s="5"/>
       <c r="D95" s="3">
         <v>2699930873</v>
       </c>
       <c r="E95" s="5"/>
       <c r="F95" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G95" s="4"/>
       <c r="H95" s="5"/>
       <c r="I95" s="3" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="6" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B96" s="4"/>
       <c r="C96" s="5"/>
       <c r="D96" s="3">
         <v>2699930873</v>
       </c>
       <c r="E96" s="5"/>
       <c r="F96" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G96" s="4"/>
       <c r="H96" s="5"/>
       <c r="I96" s="3" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="J96" s="5"/>
       <c r="K96" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="4"/>
       <c r="C97" s="5"/>
       <c r="D97" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E97" s="5"/>
       <c r="F97" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G97" s="4"/>
       <c r="H97" s="5"/>
       <c r="I97" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J97" s="5"/>
       <c r="K97" s="6" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B98" s="4"/>
       <c r="C98" s="5"/>
       <c r="D98" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E98" s="5"/>
       <c r="F98" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G98" s="4"/>
       <c r="H98" s="5"/>
       <c r="I98" s="3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="J98" s="5"/>
       <c r="K98" s="6" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="5"/>
       <c r="D99" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E99" s="5"/>
       <c r="F99" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G99" s="4"/>
       <c r="H99" s="5"/>
       <c r="I99" s="3" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="6" t="s">
-        <v>66</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B100" s="4"/>
       <c r="C100" s="5"/>
       <c r="D100" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E100" s="5"/>
       <c r="F100" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G100" s="4"/>
       <c r="H100" s="5"/>
       <c r="I100" s="3" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="J100" s="5"/>
       <c r="K100" s="6" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B101" s="4"/>
       <c r="C101" s="5"/>
       <c r="D101" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E101" s="5"/>
       <c r="F101" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G101" s="4"/>
       <c r="H101" s="5"/>
       <c r="I101" s="3" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="J101" s="5"/>
       <c r="K101" s="6" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B102" s="4"/>
       <c r="C102" s="5"/>
       <c r="D102" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E102" s="5"/>
       <c r="F102" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G102" s="4"/>
       <c r="H102" s="5"/>
       <c r="I102" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J102" s="5"/>
       <c r="K102" s="6" t="s">
-        <v>48</v>
+        <v>66</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="5"/>
       <c r="D103" s="3" t="s">
         <v>85</v>
       </c>
       <c r="E103" s="5"/>
       <c r="F103" s="3" t="s">
         <v>86</v>
       </c>
       <c r="G103" s="4"/>
       <c r="H103" s="5"/>
       <c r="I103" s="3" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J103" s="5"/>
       <c r="K103" s="6" t="s">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B104" s="4"/>
       <c r="C104" s="5"/>
       <c r="D104" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E104" s="5"/>
       <c r="F104" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G104" s="4"/>
       <c r="H104" s="5"/>
       <c r="I104" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J104" s="5"/>
       <c r="K104" s="6" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" s="3" t="s">
         <v>87</v>
       </c>
       <c r="B105" s="4"/>
       <c r="C105" s="5"/>
       <c r="D105" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E105" s="5"/>
       <c r="F105" s="3" t="s">
         <v>89</v>
       </c>
       <c r="G105" s="4"/>
       <c r="H105" s="5"/>
       <c r="I105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J105" s="5"/>
       <c r="K105" s="6" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="5"/>
       <c r="D106" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E106" s="5"/>
       <c r="F106" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G106" s="4"/>
       <c r="H106" s="5"/>
       <c r="I106" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J106" s="5"/>
       <c r="K106" s="6" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="5"/>
       <c r="D107" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E107" s="5"/>
       <c r="F107" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G107" s="4"/>
       <c r="H107" s="5"/>
       <c r="I107" s="3" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="J107" s="5"/>
       <c r="K107" s="6" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B108" s="4"/>
       <c r="C108" s="5"/>
       <c r="D108" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E108" s="5"/>
       <c r="F108" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G108" s="4"/>
       <c r="H108" s="5"/>
       <c r="I108" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J108" s="5"/>
       <c r="K108" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B109" s="4"/>
       <c r="C109" s="5"/>
       <c r="D109" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E109" s="5"/>
       <c r="F109" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G109" s="4"/>
       <c r="H109" s="5"/>
       <c r="I109" s="3" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="J109" s="5"/>
       <c r="K109" s="6" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B110" s="4"/>
       <c r="C110" s="5"/>
       <c r="D110" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E110" s="5"/>
       <c r="F110" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G110" s="4"/>
       <c r="H110" s="5"/>
       <c r="I110" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J110" s="5"/>
       <c r="K110" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B111" s="4"/>
       <c r="C111" s="5"/>
       <c r="D111" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E111" s="5"/>
       <c r="F111" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G111" s="4"/>
       <c r="H111" s="5"/>
       <c r="I111" s="3" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="J111" s="5"/>
       <c r="K111" s="6" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B112" s="4"/>
       <c r="C112" s="5"/>
       <c r="D112" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E112" s="5"/>
       <c r="F112" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G112" s="4"/>
       <c r="H112" s="5"/>
       <c r="I112" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J112" s="5"/>
       <c r="K112" s="6" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="3" t="s">
         <v>91</v>
       </c>
       <c r="B113" s="4"/>
       <c r="C113" s="5"/>
       <c r="D113" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E113" s="5"/>
       <c r="F113" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G113" s="4"/>
       <c r="H113" s="5"/>
       <c r="I113" s="3" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J113" s="5"/>
       <c r="K113" s="6" t="s">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="5"/>
       <c r="D114" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E114" s="5"/>
       <c r="F114" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G114" s="4"/>
       <c r="H114" s="5"/>
       <c r="I114" s="3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J114" s="5"/>
       <c r="K114" s="6" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B115" s="4"/>
       <c r="C115" s="5"/>
       <c r="D115" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E115" s="5"/>
       <c r="F115" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G115" s="4"/>
       <c r="H115" s="5"/>
       <c r="I115" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J115" s="5"/>
       <c r="K115" s="6" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B116" s="4"/>
       <c r="C116" s="5"/>
       <c r="D116" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E116" s="5"/>
       <c r="F116" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G116" s="4"/>
       <c r="H116" s="5"/>
       <c r="I116" s="3" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J116" s="5"/>
       <c r="K116" s="6" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B117" s="4"/>
       <c r="C117" s="5"/>
       <c r="D117" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E117" s="5"/>
       <c r="F117" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G117" s="4"/>
       <c r="H117" s="5"/>
       <c r="I117" s="3" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="J117" s="5"/>
       <c r="K117" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B118" s="4"/>
       <c r="C118" s="5"/>
       <c r="D118" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E118" s="5"/>
       <c r="F118" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G118" s="4"/>
       <c r="H118" s="5"/>
       <c r="I118" s="3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="J118" s="5"/>
       <c r="K118" s="6" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B119" s="4"/>
       <c r="C119" s="5"/>
       <c r="D119" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E119" s="5"/>
       <c r="F119" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G119" s="4"/>
       <c r="H119" s="5"/>
       <c r="I119" s="3" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="J119" s="5"/>
       <c r="K119" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B120" s="4"/>
       <c r="C120" s="5"/>
       <c r="D120" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E120" s="5"/>
       <c r="F120" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G120" s="4"/>
       <c r="H120" s="5"/>
       <c r="I120" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J120" s="5"/>
       <c r="K120" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B121" s="4"/>
       <c r="C121" s="5"/>
       <c r="D121" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E121" s="5"/>
       <c r="F121" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G121" s="4"/>
       <c r="H121" s="5"/>
       <c r="I121" s="3" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="J121" s="5"/>
       <c r="K121" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B122" s="4"/>
       <c r="C122" s="5"/>
       <c r="D122" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G122" s="4"/>
       <c r="H122" s="5"/>
       <c r="I122" s="3" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="J122" s="5"/>
       <c r="K122" s="6" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B123" s="4"/>
       <c r="C123" s="5"/>
       <c r="D123" s="3" t="s">
         <v>95</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="3" t="s">
         <v>96</v>
       </c>
       <c r="G123" s="4"/>
       <c r="H123" s="5"/>
       <c r="I123" s="3" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J123" s="5"/>
       <c r="K123" s="6" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B124" s="4"/>
       <c r="C124" s="5"/>
       <c r="D124" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G124" s="4"/>
       <c r="H124" s="5"/>
       <c r="I124" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="J124" s="5"/>
       <c r="K124" s="6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B125" s="4"/>
       <c r="C125" s="5"/>
       <c r="D125" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G125" s="4"/>
       <c r="H125" s="5"/>
       <c r="I125" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J125" s="5"/>
       <c r="K125" s="6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="3" t="s">
         <v>97</v>
       </c>
       <c r="B126" s="4"/>
       <c r="C126" s="5"/>
       <c r="D126" s="3" t="s">
         <v>98</v>
       </c>
       <c r="E126" s="5"/>
       <c r="F126" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G126" s="4"/>
       <c r="H126" s="5"/>
       <c r="I126" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J126" s="5"/>
       <c r="K126" s="6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B127" s="4"/>
       <c r="C127" s="5"/>
       <c r="D127" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E127" s="5"/>
       <c r="F127" s="3" t="s">
         <v>103</v>
       </c>
       <c r="G127" s="4"/>
       <c r="H127" s="5"/>
       <c r="I127" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J127" s="5"/>
       <c r="K127" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="3" t="s">
         <v>101</v>
       </c>
       <c r="B128" s="4"/>
       <c r="C128" s="5"/>
       <c r="D128" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E128" s="5"/>
       <c r="F128" s="3" t="s">
         <v>103</v>
       </c>
       <c r="G128" s="4"/>
       <c r="H128" s="5"/>
       <c r="I128" s="3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="J128" s="5"/>
       <c r="K128" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B129" s="4"/>
       <c r="C129" s="5"/>
       <c r="D129" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E129" s="5"/>
       <c r="F129" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G129" s="4"/>
       <c r="H129" s="5"/>
       <c r="I129" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="J129" s="5"/>
       <c r="K129" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="5"/>
       <c r="D130" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E130" s="5"/>
       <c r="F130" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G130" s="4"/>
       <c r="H130" s="5"/>
       <c r="I130" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J130" s="5"/>
       <c r="K130" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B131" s="4"/>
       <c r="C131" s="5"/>
       <c r="D131" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E131" s="5"/>
       <c r="F131" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G131" s="4"/>
       <c r="H131" s="5"/>
       <c r="I131" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J131" s="5"/>
       <c r="K131" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B132" s="4"/>
       <c r="C132" s="5"/>
       <c r="D132" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G132" s="4"/>
       <c r="H132" s="5"/>
       <c r="I132" s="3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J132" s="5"/>
       <c r="K132" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="5"/>
       <c r="D133" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E133" s="5"/>
       <c r="F133" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G133" s="4"/>
       <c r="H133" s="5"/>
       <c r="I133" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="J133" s="5"/>
       <c r="K133" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B134" s="4"/>
       <c r="C134" s="5"/>
       <c r="D134" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E134" s="5"/>
       <c r="F134" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G134" s="4"/>
       <c r="H134" s="5"/>
       <c r="I134" s="3" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="J134" s="5"/>
       <c r="K134" s="6" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B135" s="4"/>
       <c r="C135" s="5"/>
       <c r="D135" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E135" s="5"/>
       <c r="F135" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G135" s="4"/>
       <c r="H135" s="5"/>
       <c r="I135" s="3" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="J135" s="5"/>
       <c r="K135" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B136" s="4"/>
       <c r="C136" s="5"/>
       <c r="D136" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E136" s="5"/>
       <c r="F136" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G136" s="4"/>
       <c r="H136" s="5"/>
       <c r="I136" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J136" s="5"/>
       <c r="K136" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="3" t="s">
         <v>105</v>
       </c>
       <c r="B137" s="4"/>
       <c r="C137" s="5"/>
       <c r="D137" s="3" t="s">
         <v>105</v>
       </c>
       <c r="E137" s="5"/>
       <c r="F137" s="3" t="s">
         <v>105</v>
       </c>
       <c r="G137" s="4"/>
       <c r="H137" s="5"/>
       <c r="I137" s="3" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="J137" s="5"/>
       <c r="K137" s="6" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B138" s="4"/>
       <c r="C138" s="5"/>
       <c r="D138" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E138" s="5"/>
       <c r="F138" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G138" s="4"/>
       <c r="H138" s="5"/>
       <c r="I138" s="3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="J138" s="5"/>
       <c r="K138" s="6" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B139" s="4"/>
       <c r="C139" s="5"/>
       <c r="D139" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E139" s="5"/>
       <c r="F139" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G139" s="4"/>
       <c r="H139" s="5"/>
       <c r="I139" s="3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="J139" s="5"/>
       <c r="K139" s="6" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B140" s="4"/>
       <c r="C140" s="5"/>
       <c r="D140" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G140" s="4"/>
       <c r="H140" s="5"/>
       <c r="I140" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="J140" s="5"/>
       <c r="K140" s="6" t="s">
-        <v>39</v>
+        <v>5</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B141" s="4"/>
       <c r="C141" s="5"/>
       <c r="D141" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G141" s="4"/>
       <c r="H141" s="5"/>
       <c r="I141" s="3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="J141" s="5"/>
       <c r="K141" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B142" s="4"/>
       <c r="C142" s="5"/>
       <c r="D142" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G142" s="4"/>
       <c r="H142" s="5"/>
       <c r="I142" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="J142" s="5"/>
       <c r="K142" s="6" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B143" s="4"/>
       <c r="C143" s="5"/>
       <c r="D143" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G143" s="4"/>
       <c r="H143" s="5"/>
       <c r="I143" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J143" s="5"/>
       <c r="K143" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B144" s="4"/>
       <c r="C144" s="5"/>
       <c r="D144" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E144" s="5"/>
       <c r="F144" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G144" s="4"/>
       <c r="H144" s="5"/>
       <c r="I144" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J144" s="5"/>
       <c r="K144" s="6" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B145" s="4"/>
       <c r="C145" s="5"/>
       <c r="D145" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E145" s="5"/>
       <c r="F145" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G145" s="4"/>
       <c r="H145" s="5"/>
       <c r="I145" s="3" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="J145" s="5"/>
       <c r="K145" s="6" t="s">
-        <v>107</v>
+        <v>41</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B146" s="4"/>
       <c r="C146" s="5"/>
       <c r="D146" s="3" t="s">
         <v>106</v>
       </c>
       <c r="E146" s="5"/>
       <c r="F146" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G146" s="4"/>
       <c r="H146" s="5"/>
       <c r="I146" s="3" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="J146" s="5"/>
       <c r="K146" s="6" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B147" s="4"/>
       <c r="C147" s="5"/>
       <c r="D147" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E147" s="5"/>
       <c r="F147" s="3" t="s">
         <v>109</v>
       </c>
       <c r="G147" s="4"/>
       <c r="H147" s="5"/>
       <c r="I147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J147" s="5"/>
       <c r="K147" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B148" s="4"/>
       <c r="C148" s="5"/>
       <c r="D148" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E148" s="5"/>
       <c r="F148" s="3" t="s">
         <v>109</v>
       </c>
       <c r="G148" s="4"/>
       <c r="H148" s="5"/>
       <c r="I148" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J148" s="5"/>
       <c r="K148" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="3" t="s">
         <v>109</v>
       </c>
       <c r="B149" s="4"/>
       <c r="C149" s="5"/>
       <c r="D149" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E149" s="5"/>
       <c r="F149" s="3" t="s">
         <v>109</v>
       </c>
       <c r="G149" s="4"/>
       <c r="H149" s="5"/>
       <c r="I149" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J149" s="5"/>
       <c r="K149" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B150" s="4"/>
       <c r="C150" s="5"/>
       <c r="D150" s="3">
         <v>2693492507</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G150" s="4"/>
       <c r="H150" s="5"/>
       <c r="I150" s="3" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="J150" s="5"/>
       <c r="K150" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B151" s="4"/>
       <c r="C151" s="5"/>
       <c r="D151" s="3">
         <v>2693492507</v>
       </c>
       <c r="E151" s="5"/>
       <c r="F151" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G151" s="4"/>
       <c r="H151" s="5"/>
       <c r="I151" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J151" s="5"/>
       <c r="K151" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B152" s="4"/>
       <c r="C152" s="5"/>
       <c r="D152" s="3">
         <v>2693492507</v>
       </c>
       <c r="E152" s="5"/>
       <c r="F152" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G152" s="4"/>
       <c r="H152" s="5"/>
       <c r="I152" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J152" s="5"/>
       <c r="K152" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B153" s="4"/>
       <c r="C153" s="5"/>
       <c r="D153" s="3">
         <v>2693492507</v>
       </c>
       <c r="E153" s="5"/>
       <c r="F153" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G153" s="4"/>
       <c r="H153" s="5"/>
       <c r="I153" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="J153" s="5"/>
       <c r="K153" s="6" t="s">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B154" s="4"/>
       <c r="C154" s="5"/>
       <c r="D154" s="3">
         <v>2693492507</v>
       </c>
       <c r="E154" s="5"/>
       <c r="F154" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G154" s="4"/>
       <c r="H154" s="5"/>
       <c r="I154" s="3" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="J154" s="5"/>
       <c r="K154" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B155" s="4"/>
       <c r="C155" s="5"/>
       <c r="D155" s="3">
         <v>2693492507</v>
       </c>
       <c r="E155" s="5"/>
       <c r="F155" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G155" s="4"/>
       <c r="H155" s="5"/>
       <c r="I155" s="3" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J155" s="5"/>
       <c r="K155" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B156" s="4"/>
       <c r="C156" s="5"/>
       <c r="D156" s="3">
         <v>2693492507</v>
       </c>
       <c r="E156" s="5"/>
       <c r="F156" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G156" s="4"/>
       <c r="H156" s="5"/>
       <c r="I156" s="3" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="J156" s="5"/>
       <c r="K156" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B157" s="4"/>
       <c r="C157" s="5"/>
       <c r="D157" s="3">
         <v>2693492507</v>
       </c>
       <c r="E157" s="5"/>
       <c r="F157" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G157" s="4"/>
       <c r="H157" s="5"/>
       <c r="I157" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J157" s="5"/>
       <c r="K157" s="6" t="s">
-        <v>5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B158" s="4"/>
       <c r="C158" s="5"/>
       <c r="D158" s="3">
         <v>2693492507</v>
       </c>
       <c r="E158" s="5"/>
       <c r="F158" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G158" s="4"/>
       <c r="H158" s="5"/>
       <c r="I158" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J158" s="5"/>
       <c r="K158" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B159" s="4"/>
       <c r="C159" s="5"/>
       <c r="D159" s="3">
         <v>2693492507</v>
       </c>
       <c r="E159" s="5"/>
       <c r="F159" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G159" s="4"/>
       <c r="H159" s="5"/>
       <c r="I159" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="J159" s="5"/>
       <c r="K159" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B160" s="4"/>
       <c r="C160" s="5"/>
       <c r="D160" s="3">
         <v>2693492507</v>
       </c>
       <c r="E160" s="5"/>
       <c r="F160" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G160" s="4"/>
       <c r="H160" s="5"/>
       <c r="I160" s="3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J160" s="5"/>
       <c r="K160" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B161" s="4"/>
       <c r="C161" s="5"/>
       <c r="D161" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E161" s="5"/>
       <c r="F161" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G161" s="4"/>
       <c r="H161" s="5"/>
       <c r="I161" s="3" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="J161" s="5"/>
       <c r="K161" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B162" s="4"/>
       <c r="C162" s="5"/>
       <c r="D162" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E162" s="5"/>
       <c r="F162" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G162" s="4"/>
       <c r="H162" s="5"/>
       <c r="I162" s="3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J162" s="5"/>
       <c r="K162" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B163" s="4"/>
       <c r="C163" s="5"/>
       <c r="D163" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E163" s="5"/>
       <c r="F163" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G163" s="4"/>
       <c r="H163" s="5"/>
       <c r="I163" s="3" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="J163" s="5"/>
       <c r="K163" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B164" s="4"/>
       <c r="C164" s="5"/>
       <c r="D164" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E164" s="5"/>
       <c r="F164" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G164" s="4"/>
       <c r="H164" s="5"/>
       <c r="I164" s="3" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J164" s="5"/>
       <c r="K164" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B165" s="4"/>
       <c r="C165" s="5"/>
       <c r="D165" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E165" s="5"/>
       <c r="F165" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G165" s="4"/>
       <c r="H165" s="5"/>
       <c r="I165" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="J165" s="5"/>
       <c r="K165" s="6" t="s">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B166" s="4"/>
       <c r="C166" s="5"/>
       <c r="D166" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E166" s="5"/>
       <c r="F166" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G166" s="4"/>
       <c r="H166" s="5"/>
       <c r="I166" s="3" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="J166" s="5"/>
       <c r="K166" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B167" s="4"/>
       <c r="C167" s="5"/>
       <c r="D167" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E167" s="5"/>
       <c r="F167" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G167" s="4"/>
       <c r="H167" s="5"/>
       <c r="I167" s="3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J167" s="5"/>
       <c r="K167" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B168" s="4"/>
       <c r="C168" s="5"/>
       <c r="D168" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E168" s="5"/>
       <c r="F168" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G168" s="4"/>
       <c r="H168" s="5"/>
       <c r="I168" s="3" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J168" s="5"/>
       <c r="K168" s="6" t="s">
-        <v>115</v>
+        <v>39</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B169" s="4"/>
       <c r="C169" s="5"/>
       <c r="D169" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E169" s="5"/>
       <c r="F169" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G169" s="4"/>
       <c r="H169" s="5"/>
       <c r="I169" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="J169" s="5"/>
       <c r="K169" s="6" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B170" s="4"/>
       <c r="C170" s="5"/>
       <c r="D170" s="3" t="s">
         <v>113</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="3" t="s">
         <v>114</v>
       </c>
       <c r="G170" s="4"/>
       <c r="H170" s="5"/>
       <c r="I170" s="3" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="J170" s="5"/>
       <c r="K170" s="6" t="s">
-        <v>5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B171" s="4"/>
       <c r="C171" s="5"/>
       <c r="D171" s="3">
         <v>2487705124</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="3" t="s">
         <v>117</v>
       </c>
       <c r="G171" s="4"/>
       <c r="H171" s="5"/>
       <c r="I171" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="J171" s="5"/>
       <c r="K171" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B172" s="4"/>
       <c r="C172" s="5"/>
       <c r="D172" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G172" s="4"/>
       <c r="H172" s="5"/>
       <c r="I172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J172" s="5"/>
       <c r="K172" s="6" t="s">
         <v>66</v>
       </c>
     </row>
@@ -4807,465 +4807,465 @@
       <c r="H173" s="5"/>
       <c r="I173" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J173" s="5"/>
       <c r="K173" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B174" s="4"/>
       <c r="C174" s="5"/>
       <c r="D174" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E174" s="5"/>
       <c r="F174" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G174" s="4"/>
       <c r="H174" s="5"/>
       <c r="I174" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="J174" s="5"/>
       <c r="K174" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B175" s="4"/>
       <c r="C175" s="5"/>
       <c r="D175" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E175" s="5"/>
       <c r="F175" s="3" t="s">
         <v>118</v>
       </c>
       <c r="G175" s="4"/>
       <c r="H175" s="5"/>
       <c r="I175" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J175" s="5"/>
       <c r="K175" s="6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B176" s="4"/>
       <c r="C176" s="5"/>
       <c r="D176" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E176" s="5"/>
       <c r="F176" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G176" s="4"/>
       <c r="H176" s="5"/>
       <c r="I176" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J176" s="5"/>
       <c r="K176" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B177" s="4"/>
       <c r="C177" s="5"/>
       <c r="D177" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E177" s="5"/>
       <c r="F177" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G177" s="4"/>
       <c r="H177" s="5"/>
       <c r="I177" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J177" s="5"/>
       <c r="K177" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B178" s="4"/>
       <c r="C178" s="5"/>
       <c r="D178" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E178" s="5"/>
       <c r="F178" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G178" s="4"/>
       <c r="H178" s="5"/>
       <c r="I178" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J178" s="5"/>
       <c r="K178" s="6" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="3" t="s">
         <v>119</v>
       </c>
       <c r="B179" s="4"/>
       <c r="C179" s="5"/>
       <c r="D179" s="3" t="s">
         <v>119</v>
       </c>
       <c r="E179" s="5"/>
       <c r="F179" s="3" t="s">
         <v>119</v>
       </c>
       <c r="G179" s="4"/>
       <c r="H179" s="5"/>
       <c r="I179" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J179" s="5"/>
       <c r="K179" s="6" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B180" s="4"/>
       <c r="C180" s="5"/>
       <c r="D180" s="3">
         <v>5178573700</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G180" s="4"/>
       <c r="H180" s="5"/>
       <c r="I180" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J180" s="5"/>
       <c r="K180" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B181" s="4"/>
       <c r="C181" s="5"/>
       <c r="D181" s="3">
         <v>5178573700</v>
       </c>
       <c r="E181" s="5"/>
       <c r="F181" s="3" t="s">
         <v>121</v>
       </c>
       <c r="G181" s="4"/>
       <c r="H181" s="5"/>
       <c r="I181" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="J181" s="5"/>
       <c r="K181" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B182" s="4"/>
       <c r="C182" s="5"/>
       <c r="D182" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E182" s="5"/>
       <c r="F182" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G182" s="4"/>
       <c r="H182" s="5"/>
       <c r="I182" s="3" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="J182" s="5"/>
       <c r="K182" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B183" s="4"/>
       <c r="C183" s="5"/>
       <c r="D183" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E183" s="5"/>
       <c r="F183" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G183" s="4"/>
       <c r="H183" s="5"/>
       <c r="I183" s="3" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J183" s="5"/>
       <c r="K183" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B184" s="4"/>
       <c r="C184" s="5"/>
       <c r="D184" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E184" s="5"/>
       <c r="F184" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G184" s="4"/>
       <c r="H184" s="5"/>
       <c r="I184" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J184" s="5"/>
       <c r="K184" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B185" s="4"/>
       <c r="C185" s="5"/>
       <c r="D185" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E185" s="5"/>
       <c r="F185" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G185" s="4"/>
       <c r="H185" s="5"/>
       <c r="I185" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J185" s="5"/>
       <c r="K185" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B186" s="4"/>
       <c r="C186" s="5"/>
       <c r="D186" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E186" s="5"/>
       <c r="F186" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G186" s="4"/>
       <c r="H186" s="5"/>
       <c r="I186" s="3" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="J186" s="5"/>
       <c r="K186" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B187" s="4"/>
       <c r="C187" s="5"/>
       <c r="D187" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E187" s="5"/>
       <c r="F187" s="3" t="s">
         <v>124</v>
       </c>
       <c r="G187" s="4"/>
       <c r="H187" s="5"/>
       <c r="I187" s="3" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J187" s="5"/>
       <c r="K187" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B188" s="4"/>
       <c r="C188" s="5"/>
       <c r="D188" s="3">
         <v>6163501671</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G188" s="4"/>
       <c r="H188" s="5"/>
       <c r="I188" s="3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="J188" s="5"/>
       <c r="K188" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B189" s="4"/>
       <c r="C189" s="5"/>
       <c r="D189" s="3">
         <v>6163501671</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G189" s="4"/>
       <c r="H189" s="5"/>
       <c r="I189" s="3" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J189" s="5"/>
       <c r="K189" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B190" s="4"/>
       <c r="C190" s="5"/>
       <c r="D190" s="3">
         <v>6163501671</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G190" s="4"/>
       <c r="H190" s="5"/>
       <c r="I190" s="3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J190" s="5"/>
       <c r="K190" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B191" s="4"/>
       <c r="C191" s="5"/>
       <c r="D191" s="3">
         <v>6163501671</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G191" s="4"/>
       <c r="H191" s="5"/>
       <c r="I191" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J191" s="5"/>
       <c r="K191" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B192" s="4"/>
       <c r="C192" s="5"/>
       <c r="D192" s="3">
         <v>6163501671</v>
       </c>
       <c r="E192" s="5"/>
       <c r="F192" s="3" t="s">
         <v>125</v>
       </c>
       <c r="G192" s="4"/>
       <c r="H192" s="5"/>
       <c r="I192" s="3" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="J192" s="5"/>
       <c r="K192" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B193" s="4"/>
       <c r="C193" s="5"/>
       <c r="D193" s="3" t="s">
         <v>128</v>
       </c>
       <c r="E193" s="5"/>
       <c r="F193" s="3" t="s">
         <v>129</v>
       </c>
       <c r="G193" s="4"/>
       <c r="H193" s="5"/>
       <c r="I193" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J193" s="5"/>
@@ -5313,1067 +5313,1067 @@
       <c r="H195" s="5"/>
       <c r="I195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J195" s="5"/>
       <c r="K195" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B196" s="4"/>
       <c r="C196" s="5"/>
       <c r="D196" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E196" s="5"/>
       <c r="F196" s="3" t="s">
         <v>133</v>
       </c>
       <c r="G196" s="4"/>
       <c r="H196" s="5"/>
       <c r="I196" s="3" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="J196" s="5"/>
       <c r="K196" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B197" s="4"/>
       <c r="C197" s="5"/>
       <c r="D197" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E197" s="5"/>
       <c r="F197" s="3" t="s">
         <v>133</v>
       </c>
       <c r="G197" s="4"/>
       <c r="H197" s="5"/>
       <c r="I197" s="3" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="J197" s="5"/>
       <c r="K197" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B198" s="4"/>
       <c r="C198" s="5"/>
       <c r="D198" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="3" t="s">
         <v>133</v>
       </c>
       <c r="G198" s="4"/>
       <c r="H198" s="5"/>
       <c r="I198" s="3" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="J198" s="5"/>
       <c r="K198" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B199" s="4"/>
       <c r="C199" s="5"/>
       <c r="D199" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E199" s="5"/>
       <c r="F199" s="3" t="s">
         <v>133</v>
       </c>
       <c r="G199" s="4"/>
       <c r="H199" s="5"/>
       <c r="I199" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="J199" s="5"/>
       <c r="K199" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B200" s="4"/>
       <c r="C200" s="5"/>
       <c r="D200" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E200" s="5"/>
       <c r="F200" s="3" t="s">
         <v>137</v>
       </c>
       <c r="G200" s="4"/>
       <c r="H200" s="5"/>
       <c r="I200" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J200" s="5"/>
       <c r="K200" s="6" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B201" s="4"/>
       <c r="C201" s="5"/>
       <c r="D201" s="3">
         <v>2488814896</v>
       </c>
       <c r="E201" s="5"/>
       <c r="F201" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G201" s="4"/>
       <c r="H201" s="5"/>
       <c r="I201" s="3" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J201" s="5"/>
       <c r="K201" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B202" s="4"/>
       <c r="C202" s="5"/>
       <c r="D202" s="3">
         <v>2488814896</v>
       </c>
       <c r="E202" s="5"/>
       <c r="F202" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G202" s="4"/>
       <c r="H202" s="5"/>
       <c r="I202" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J202" s="5"/>
       <c r="K202" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B203" s="4"/>
       <c r="C203" s="5"/>
       <c r="D203" s="3">
         <v>2488814896</v>
       </c>
       <c r="E203" s="5"/>
       <c r="F203" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G203" s="4"/>
       <c r="H203" s="5"/>
       <c r="I203" s="3" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J203" s="5"/>
       <c r="K203" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B204" s="4"/>
       <c r="C204" s="5"/>
       <c r="D204" s="3">
         <v>2488814896</v>
       </c>
       <c r="E204" s="5"/>
       <c r="F204" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G204" s="4"/>
       <c r="H204" s="5"/>
       <c r="I204" s="3" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="J204" s="5"/>
       <c r="K204" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B205" s="4"/>
       <c r="C205" s="5"/>
       <c r="D205" s="3">
         <v>2488814896</v>
       </c>
       <c r="E205" s="5"/>
       <c r="F205" s="3" t="s">
         <v>139</v>
       </c>
       <c r="G205" s="4"/>
       <c r="H205" s="5"/>
       <c r="I205" s="3" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="J205" s="5"/>
       <c r="K205" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B206" s="4"/>
       <c r="C206" s="5"/>
       <c r="D206" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E206" s="5"/>
       <c r="F206" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G206" s="4"/>
       <c r="H206" s="5"/>
       <c r="I206" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J206" s="5"/>
       <c r="K206" s="6" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B207" s="4"/>
       <c r="C207" s="5"/>
       <c r="D207" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E207" s="5"/>
       <c r="F207" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G207" s="4"/>
       <c r="H207" s="5"/>
       <c r="I207" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J207" s="5"/>
       <c r="K207" s="6" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B208" s="4"/>
       <c r="C208" s="5"/>
       <c r="D208" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E208" s="5"/>
       <c r="F208" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G208" s="4"/>
       <c r="H208" s="5"/>
       <c r="I208" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="J208" s="5"/>
       <c r="K208" s="6" t="s">
-        <v>50</v>
+        <v>5</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B209" s="4"/>
       <c r="C209" s="5"/>
       <c r="D209" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E209" s="5"/>
       <c r="F209" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G209" s="4"/>
       <c r="H209" s="5"/>
       <c r="I209" s="3" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="J209" s="5"/>
       <c r="K209" s="6" t="s">
-        <v>34</v>
+        <v>143</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B210" s="4"/>
       <c r="C210" s="5"/>
       <c r="D210" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E210" s="5"/>
       <c r="F210" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G210" s="4"/>
       <c r="H210" s="5"/>
       <c r="I210" s="3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J210" s="5"/>
       <c r="K210" s="6" t="s">
-        <v>5</v>
+        <v>143</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B211" s="4"/>
       <c r="C211" s="5"/>
       <c r="D211" s="3" t="s">
         <v>145</v>
       </c>
       <c r="E211" s="5"/>
       <c r="F211" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G211" s="4"/>
       <c r="H211" s="5"/>
       <c r="I211" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J211" s="5"/>
       <c r="K211" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B212" s="4"/>
       <c r="C212" s="5"/>
       <c r="D212" s="3" t="s">
         <v>145</v>
       </c>
       <c r="E212" s="5"/>
       <c r="F212" s="3" t="s">
         <v>146</v>
       </c>
       <c r="G212" s="4"/>
       <c r="H212" s="5"/>
       <c r="I212" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J212" s="5"/>
       <c r="K212" s="6" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B213" s="4"/>
       <c r="C213" s="5"/>
       <c r="D213" s="3">
         <v>9898320600</v>
       </c>
       <c r="E213" s="5"/>
       <c r="F213" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G213" s="4"/>
       <c r="H213" s="5"/>
       <c r="I213" s="3" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="J213" s="5"/>
       <c r="K213" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B214" s="4"/>
       <c r="C214" s="5"/>
       <c r="D214" s="3">
         <v>9898320600</v>
       </c>
       <c r="E214" s="5"/>
       <c r="F214" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G214" s="4"/>
       <c r="H214" s="5"/>
       <c r="I214" s="3" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="J214" s="5"/>
       <c r="K214" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B215" s="4"/>
       <c r="C215" s="5"/>
       <c r="D215" s="3">
         <v>9898320600</v>
       </c>
       <c r="E215" s="5"/>
       <c r="F215" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G215" s="4"/>
       <c r="H215" s="5"/>
       <c r="I215" s="3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J215" s="5"/>
       <c r="K215" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B216" s="4"/>
       <c r="C216" s="5"/>
       <c r="D216" s="3">
         <v>9898320600</v>
       </c>
       <c r="E216" s="5"/>
       <c r="F216" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G216" s="4"/>
       <c r="H216" s="5"/>
       <c r="I216" s="3" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J216" s="5"/>
       <c r="K216" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B217" s="4"/>
       <c r="C217" s="5"/>
       <c r="D217" s="3">
         <v>9898320600</v>
       </c>
       <c r="E217" s="5"/>
       <c r="F217" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G217" s="4"/>
       <c r="H217" s="5"/>
       <c r="I217" s="3" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J217" s="5"/>
       <c r="K217" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B218" s="4"/>
       <c r="C218" s="5"/>
       <c r="D218" s="3">
         <v>9898320600</v>
       </c>
       <c r="E218" s="5"/>
       <c r="F218" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G218" s="4"/>
       <c r="H218" s="5"/>
       <c r="I218" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J218" s="5"/>
       <c r="K218" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B219" s="4"/>
       <c r="C219" s="5"/>
       <c r="D219" s="3">
         <v>9898320600</v>
       </c>
       <c r="E219" s="5"/>
       <c r="F219" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G219" s="4"/>
       <c r="H219" s="5"/>
       <c r="I219" s="3" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="J219" s="5"/>
       <c r="K219" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B220" s="4"/>
       <c r="C220" s="5"/>
       <c r="D220" s="3">
         <v>9898320600</v>
       </c>
       <c r="E220" s="5"/>
       <c r="F220" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G220" s="4"/>
       <c r="H220" s="5"/>
       <c r="I220" s="3" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="J220" s="5"/>
       <c r="K220" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B221" s="4"/>
       <c r="C221" s="5"/>
       <c r="D221" s="3">
         <v>9898320600</v>
       </c>
       <c r="E221" s="5"/>
       <c r="F221" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G221" s="4"/>
       <c r="H221" s="5"/>
       <c r="I221" s="3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J221" s="5"/>
       <c r="K221" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B222" s="4"/>
       <c r="C222" s="5"/>
       <c r="D222" s="3">
         <v>9898320600</v>
       </c>
       <c r="E222" s="5"/>
       <c r="F222" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G222" s="4"/>
       <c r="H222" s="5"/>
       <c r="I222" s="3" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J222" s="5"/>
       <c r="K222" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" s="3" t="s">
         <v>147</v>
       </c>
       <c r="B223" s="4"/>
       <c r="C223" s="5"/>
       <c r="D223" s="3">
         <v>9898320600</v>
       </c>
       <c r="E223" s="5"/>
       <c r="F223" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G223" s="4"/>
       <c r="H223" s="5"/>
       <c r="I223" s="3" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="J223" s="5"/>
       <c r="K223" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B224" s="4"/>
       <c r="C224" s="5"/>
       <c r="D224" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E224" s="5"/>
       <c r="F224" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G224" s="4"/>
       <c r="H224" s="5"/>
       <c r="I224" s="3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J224" s="5"/>
       <c r="K224" s="6" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B225" s="4"/>
       <c r="C225" s="5"/>
       <c r="D225" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E225" s="5"/>
       <c r="F225" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G225" s="4"/>
       <c r="H225" s="5"/>
       <c r="I225" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J225" s="5"/>
       <c r="K225" s="6" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B226" s="4"/>
       <c r="C226" s="5"/>
       <c r="D226" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E226" s="5"/>
       <c r="F226" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G226" s="4"/>
       <c r="H226" s="5"/>
       <c r="I226" s="3" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J226" s="5"/>
       <c r="K226" s="6" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B227" s="4"/>
       <c r="C227" s="5"/>
       <c r="D227" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E227" s="5"/>
       <c r="F227" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G227" s="4"/>
       <c r="H227" s="5"/>
       <c r="I227" s="3" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="J227" s="5"/>
       <c r="K227" s="6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B228" s="4"/>
       <c r="C228" s="5"/>
       <c r="D228" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E228" s="5"/>
       <c r="F228" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G228" s="4"/>
       <c r="H228" s="5"/>
       <c r="I228" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J228" s="5"/>
       <c r="K228" s="6" t="s">
-        <v>152</v>
+        <v>39</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B229" s="4"/>
       <c r="C229" s="5"/>
       <c r="D229" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E229" s="5"/>
       <c r="F229" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G229" s="4"/>
       <c r="H229" s="5"/>
       <c r="I229" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="J229" s="5"/>
       <c r="K229" s="6" t="s">
-        <v>42</v>
+        <v>152</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B230" s="4"/>
       <c r="C230" s="5"/>
       <c r="D230" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E230" s="5"/>
       <c r="F230" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G230" s="4"/>
       <c r="H230" s="5"/>
       <c r="I230" s="3" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="J230" s="5"/>
       <c r="K230" s="6" t="s">
-        <v>152</v>
+        <v>39</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B231" s="4"/>
       <c r="C231" s="5"/>
       <c r="D231" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E231" s="5"/>
       <c r="F231" s="3" t="s">
         <v>151</v>
       </c>
       <c r="G231" s="4"/>
       <c r="H231" s="5"/>
       <c r="I231" s="3" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="J231" s="5"/>
       <c r="K231" s="6" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B232" s="4"/>
       <c r="C232" s="5"/>
       <c r="D232" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E232" s="5"/>
       <c r="F232" s="3" t="s">
         <v>155</v>
       </c>
       <c r="G232" s="4"/>
       <c r="H232" s="5"/>
       <c r="I232" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J232" s="5"/>
       <c r="K232" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B233" s="4"/>
       <c r="C233" s="5"/>
       <c r="D233" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E233" s="5"/>
       <c r="F233" s="3" t="s">
         <v>155</v>
       </c>
       <c r="G233" s="4"/>
       <c r="H233" s="5"/>
       <c r="I233" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J233" s="5"/>
       <c r="K233" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B234" s="4"/>
       <c r="C234" s="5"/>
       <c r="D234" s="3">
-        <v>2699213401</v>
+        <v>2693641664</v>
       </c>
       <c r="E234" s="5"/>
       <c r="F234" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G234" s="4"/>
       <c r="H234" s="5"/>
       <c r="I234" s="3" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="J234" s="5"/>
       <c r="K234" s="6" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B235" s="4"/>
       <c r="C235" s="5"/>
       <c r="D235" s="3">
-        <v>2699213401</v>
+        <v>2693641664</v>
       </c>
       <c r="E235" s="5"/>
       <c r="F235" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G235" s="4"/>
       <c r="H235" s="5"/>
       <c r="I235" s="3" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="J235" s="5"/>
       <c r="K235" s="6" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B236" s="4"/>
       <c r="C236" s="5"/>
       <c r="D236" s="3">
         <v>2693641664</v>
       </c>
       <c r="E236" s="5"/>
       <c r="F236" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G236" s="4"/>
       <c r="H236" s="5"/>
       <c r="I236" s="3" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="J236" s="5"/>
       <c r="K236" s="6" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B237" s="4"/>
       <c r="C237" s="5"/>
       <c r="D237" s="3">
         <v>2693641664</v>
       </c>
       <c r="E237" s="5"/>
       <c r="F237" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G237" s="4"/>
       <c r="H237" s="5"/>
       <c r="I237" s="3" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="J237" s="5"/>
       <c r="K237" s="6" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B238" s="4"/>
       <c r="C238" s="5"/>
       <c r="D238" s="3">
-        <v>2693641664</v>
+        <v>2699213401</v>
       </c>
       <c r="E238" s="5"/>
       <c r="F238" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G238" s="4"/>
       <c r="H238" s="5"/>
       <c r="I238" s="3" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="J238" s="5"/>
       <c r="K238" s="6" t="s">
-        <v>160</v>
+        <v>33</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" s="3" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B239" s="4"/>
       <c r="C239" s="5"/>
       <c r="D239" s="3">
         <v>2693641664</v>
       </c>
       <c r="E239" s="5"/>
       <c r="F239" s="3" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G239" s="4"/>
       <c r="H239" s="5"/>
       <c r="I239" s="3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J239" s="5"/>
       <c r="K239" s="6" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B240" s="4"/>
       <c r="C240" s="5"/>
       <c r="D240" s="3">
-        <v>2693641664</v>
+        <v>2699213401</v>
       </c>
       <c r="E240" s="5"/>
       <c r="F240" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G240" s="4"/>
       <c r="H240" s="5"/>
       <c r="I240" s="3" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="J240" s="5"/>
       <c r="K240" s="6" t="s">
-        <v>160</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>