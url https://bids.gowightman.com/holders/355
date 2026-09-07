--- v0 (2026-07-23)
+++ v1 (2026-09-07)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Hollywood Road Sanitary Sewer Extension Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>Royalton Township</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>08/13/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -75,204 +75,348 @@
   <si>
     <t>Document Received</t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>Accudig Excavating LLC</t>
   </si>
   <si>
     <t>574-532-6820</t>
   </si>
   <si>
     <t>accudigexcavating@outlook.com</t>
   </si>
   <si>
     <t>Project Plans</t>
   </si>
   <si>
     <t>07/23/2026</t>
   </si>
   <si>
     <t>Project Specifications</t>
   </si>
   <si>
+    <t>Alpine Tree Service, LLC</t>
+  </si>
+  <si>
+    <t>231-629-9493</t>
+  </si>
+  <si>
+    <t>rfp@alpinetree.com</t>
+  </si>
+  <si>
+    <t>08/25/2026</t>
+  </si>
+  <si>
+    <t>B and Z Company</t>
+  </si>
+  <si>
+    <t>269-925-6999</t>
+  </si>
+  <si>
+    <t>charlie@bandzcompany.com</t>
+  </si>
+  <si>
+    <t>Bid Tab</t>
+  </si>
+  <si>
+    <t>08/18/2026</t>
+  </si>
+  <si>
+    <t>07/30/2026</t>
+  </si>
+  <si>
+    <t>bruce@bandzcompany.com</t>
+  </si>
+  <si>
+    <t>beuwema@we-chop.com</t>
+  </si>
+  <si>
+    <t>08/27/2026</t>
+  </si>
+  <si>
     <t>Builders Exchange of Lansing</t>
   </si>
   <si>
     <t>517-372-8930</t>
   </si>
   <si>
     <t>bids@bxlansing.com</t>
   </si>
   <si>
     <t>07/21/2026</t>
   </si>
   <si>
     <t>Builders Exchange of Michigan</t>
   </si>
   <si>
     <t>616-949-8650</t>
   </si>
   <si>
     <t>projects@grbx.com</t>
   </si>
   <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>Burkholder Excavating Inc.</t>
+  </si>
+  <si>
+    <t>269-426-4227</t>
+  </si>
+  <si>
+    <t>burkholderex@yahoo.com</t>
+  </si>
+  <si>
+    <t>08/19/2026</t>
+  </si>
+  <si>
+    <t>C&amp;E Excavating, Inc</t>
+  </si>
+  <si>
+    <t>jbonadies@candeexcavating.com</t>
+  </si>
+  <si>
     <t>ConstructConnect</t>
   </si>
   <si>
     <t>content@constructconnect.com</t>
   </si>
   <si>
+    <t>08/20/2026</t>
+  </si>
+  <si>
     <t>Construction Association of Michigan</t>
   </si>
   <si>
     <t>248-972-1124</t>
   </si>
   <si>
     <t>kcook@buildwithcam.com</t>
   </si>
   <si>
+    <t>D.A. Wiatrowski</t>
+  </si>
+  <si>
+    <t>269-767-1078</t>
+  </si>
+  <si>
+    <t>david.wiatrowski@yahoo.com</t>
+  </si>
+  <si>
+    <t>08/28/2026</t>
+  </si>
+  <si>
     <t>DuBois-Cooper Associates</t>
   </si>
   <si>
     <t>734-890-9839</t>
   </si>
   <si>
     <t>jfrederick@duboiscooper.com</t>
   </si>
   <si>
     <t>07/22/2026</t>
   </si>
   <si>
     <t>etna supply</t>
   </si>
   <si>
     <t>jbalkema@etnasupply.com</t>
   </si>
   <si>
     <t>H&amp;K Excavating</t>
   </si>
   <si>
     <t>269-210-5083</t>
   </si>
   <si>
     <t>mike@hkexcavating.com</t>
   </si>
   <si>
     <t>Hoffman Bros., Inc.</t>
   </si>
   <si>
     <t>269-965-1207</t>
   </si>
   <si>
     <t>brizor@hoffmanbrosinc.com</t>
   </si>
   <si>
+    <t>(269) 965-1207</t>
+  </si>
+  <si>
+    <t>mosminski@hoffmanbrosinc.com</t>
+  </si>
+  <si>
+    <t>09/01/2026</t>
+  </si>
+  <si>
     <t>jayalakshmil@construction.com</t>
   </si>
   <si>
+    <t>08/15/2026</t>
+  </si>
+  <si>
     <t>Kalamazoo Builders Exchange</t>
   </si>
   <si>
     <t>michelle@builder-exchange.com</t>
   </si>
   <si>
     <t>Kalin Construction</t>
   </si>
   <si>
     <t>269-208-4425</t>
   </si>
   <si>
     <t>mkalin@kalininc.com</t>
   </si>
   <si>
     <t>Kalin Construction Co Inc</t>
   </si>
   <si>
     <t>bmarvin@kalininc.com</t>
   </si>
   <si>
+    <t>08/24/2026</t>
+  </si>
+  <si>
+    <t>khicks@ssdirectionalboring.com</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
     <t>L. E. Barber, Inc</t>
   </si>
   <si>
     <t>269-927-4431</t>
   </si>
   <si>
     <t>admin@lebarber.com</t>
   </si>
   <si>
     <t>Midwest Mole, Inc.</t>
   </si>
   <si>
     <t>317-545-1335</t>
   </si>
   <si>
     <t>awebster@midwestmole.com</t>
   </si>
   <si>
+    <t>North America Procurement Council, Inc. PBC</t>
+  </si>
+  <si>
+    <t>302-450-1923</t>
+  </si>
+  <si>
+    <t>sourcemanagement@napc.me</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
     <t>Northern Construction Services, Corp.</t>
   </si>
   <si>
     <t>(269)208-3837</t>
   </si>
   <si>
     <t>lcarlson@ncsc1983.com</t>
   </si>
   <si>
+    <t>08/17/2026</t>
+  </si>
+  <si>
+    <t>oscarvlandoconstruct@gmail.com</t>
+  </si>
+  <si>
     <t>Oselka Constructors Co</t>
   </si>
   <si>
     <t>269-469-2420</t>
   </si>
   <si>
     <t>david@oselka.net</t>
   </si>
   <si>
+    <t>Remington construction</t>
+  </si>
+  <si>
+    <t>DTRemington@aol.com</t>
+  </si>
+  <si>
+    <t>08/14/2026</t>
+  </si>
+  <si>
     <t>Rieth-Riley Construction</t>
   </si>
   <si>
     <t>jwhitmyer@rieth-riley.com</t>
   </si>
   <si>
+    <t>08/31/2026</t>
+  </si>
+  <si>
     <t>Rieth-Riley Construction Co., Inc.</t>
   </si>
   <si>
     <t>jholliday@rieth-riley.com</t>
   </si>
   <si>
     <t>Rocky River Excavating</t>
   </si>
   <si>
     <t>269-242-5858</t>
   </si>
   <si>
     <t>rockyriverexcavating@gmail.com</t>
   </si>
   <si>
+    <t>Selge Construction</t>
+  </si>
+  <si>
+    <t>574-229-4908</t>
+  </si>
+  <si>
+    <t>ksilveus@selgeconstruction.com</t>
+  </si>
+  <si>
+    <t>08/03/2026</t>
+  </si>
+  <si>
     <t>tbalkema@balkemaexc.com</t>
+  </si>
+  <si>
+    <t>Yard Shark Lawn Care LLC</t>
+  </si>
+  <si>
+    <t>blaine@yardsharklawncare.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -659,54 +803,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:K72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K46" sqref="K46"/>
+      <selection activeCell="K72" sqref="K72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -791,860 +935,1458 @@
       <c r="H10" s="5"/>
       <c r="I10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="5"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="6" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="5"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="5"/>
       <c r="D13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="5"/>
       <c r="D14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="5"/>
       <c r="D15" s="3">
-        <v>8003642059</v>
+        <v>2699256999</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J15" s="5"/>
       <c r="K15" s="6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="5"/>
-      <c r="D16" s="3">
-        <v>8003642059</v>
+      <c r="D16" s="3" t="s">
+        <v>25</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="5"/>
       <c r="K16" s="6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="5"/>
       <c r="D17" s="3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="3" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="5"/>
       <c r="D18" s="3" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="3" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="5"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="6" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="5"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="5"/>
       <c r="K20" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="5"/>
-      <c r="D21" s="3">
-        <v>2699930873</v>
+      <c r="D21" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J21" s="5"/>
       <c r="K21" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="5"/>
-      <c r="D22" s="3">
-        <v>2699930873</v>
+      <c r="D22" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="5"/>
       <c r="D23" s="3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="6" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="4"/>
       <c r="C24" s="5"/>
       <c r="D24" s="3" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="3" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="4"/>
       <c r="H24" s="5"/>
       <c r="I24" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="6" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="3" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="5"/>
       <c r="D25" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="5"/>
       <c r="I25" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="6" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B26" s="4"/>
       <c r="C26" s="5"/>
-      <c r="D26" s="3" t="s">
-        <v>44</v>
+      <c r="D26" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="5"/>
-      <c r="D27" s="3" t="s">
-        <v>44</v>
+      <c r="D27" s="3">
+        <v>8003642059</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="6" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="5"/>
       <c r="D28" s="3">
-        <v>2693492507</v>
+        <v>8003642059</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J28" s="5"/>
       <c r="K28" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="3" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="B29" s="4"/>
       <c r="C29" s="5"/>
-      <c r="D29" s="3">
-        <v>2693492507</v>
+      <c r="D29" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="3" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="5"/>
       <c r="D30" s="3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B31" s="4"/>
       <c r="C31" s="5"/>
       <c r="D31" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="3" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G31" s="4"/>
       <c r="H31" s="5"/>
       <c r="I31" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="6" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="5"/>
-      <c r="D32" s="3">
-        <v>2699252746</v>
+      <c r="D32" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="3" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G32" s="4"/>
       <c r="H32" s="5"/>
       <c r="I32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="6" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="3" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="3">
-        <v>2699252746</v>
+      <c r="D33" s="3" t="s">
+        <v>58</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="3" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="G33" s="4"/>
       <c r="H33" s="5"/>
       <c r="I33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="6" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="5"/>
-      <c r="D34" s="3" t="s">
-        <v>53</v>
+      <c r="D34" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="3" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G34" s="4"/>
       <c r="H34" s="5"/>
       <c r="I34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="5"/>
-      <c r="D35" s="3" t="s">
-        <v>53</v>
+      <c r="D35" s="3">
+        <v>2699930873</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="3" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G35" s="4"/>
       <c r="H35" s="5"/>
       <c r="I35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
-      <c r="D41" s="3">
-        <v>2697161593</v>
+      <c r="D41" s="3" t="s">
+        <v>72</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
-      <c r="D42" s="3">
-        <v>2697161593</v>
+      <c r="D42" s="3" t="s">
+        <v>72</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
       <c r="D43" s="3">
-        <v>2699261111</v>
+        <v>2693492507</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
-      <c r="D44" s="3" t="s">
-        <v>69</v>
+      <c r="D44" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
       <c r="D45" s="3" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
-        <v>23</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="4"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="3">
+        <v>2699252746</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G47" s="4"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="3">
+        <v>2699252746</v>
+      </c>
+      <c r="E48" s="5"/>
+      <c r="F48" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G48" s="4"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" s="4"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="3">
+        <v>2699252746</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G49" s="4"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" s="5"/>
+      <c r="K49" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B50" s="4"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E50" s="5"/>
+      <c r="F50" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="G50" s="4"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" s="5"/>
+      <c r="K50" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" s="4"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E51" s="5"/>
+      <c r="F51" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="G51" s="4"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" s="5"/>
+      <c r="K51" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B52" s="4"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E52" s="5"/>
+      <c r="F52" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G52" s="4"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="4"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="G53" s="4"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" s="5"/>
+      <c r="K53" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="4"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="G54" s="4"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" s="5"/>
+      <c r="K54" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B55" s="4"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G55" s="4"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" s="5"/>
+      <c r="K55" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="4"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="G56" s="4"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" s="5"/>
+      <c r="K56" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B57" s="4"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G57" s="4"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="5"/>
+      <c r="K57" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G58" s="4"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" s="5"/>
+      <c r="K58" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B59" s="4"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="G59" s="4"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" s="5"/>
+      <c r="K59" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" s="5"/>
+      <c r="F60" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G60" s="4"/>
+      <c r="H60" s="5"/>
+      <c r="I60" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" s="5"/>
+      <c r="K60" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="4"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E61" s="5"/>
+      <c r="F61" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G61" s="4"/>
+      <c r="H61" s="5"/>
+      <c r="I61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" s="5"/>
+      <c r="K61" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B62" s="4"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G62" s="4"/>
+      <c r="H62" s="5"/>
+      <c r="I62" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" s="5"/>
+      <c r="K62" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B63" s="4"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="3">
+        <v>2697209507</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="G63" s="4"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J63" s="5"/>
+      <c r="K63" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B64" s="4"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="3">
+        <v>2697161593</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G64" s="4"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" s="5"/>
+      <c r="K64" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B65" s="4"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="3">
+        <v>2697161593</v>
+      </c>
+      <c r="E65" s="5"/>
+      <c r="F65" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G65" s="4"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J65" s="5"/>
+      <c r="K65" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B66" s="4"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="3">
+        <v>2697161593</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G66" s="4"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" s="5"/>
+      <c r="K66" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B67" s="4"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="3">
+        <v>2699261111</v>
+      </c>
+      <c r="E67" s="5"/>
+      <c r="F67" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="G67" s="4"/>
+      <c r="H67" s="5"/>
+      <c r="I67" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="5"/>
+      <c r="K67" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="B68" s="4"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G68" s="4"/>
+      <c r="H68" s="5"/>
+      <c r="I68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J68" s="5"/>
+      <c r="K68" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B69" s="4"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G69" s="4"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J69" s="5"/>
+      <c r="K69" s="6" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B70" s="4"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G70" s="4"/>
+      <c r="H70" s="5"/>
+      <c r="I70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" s="5"/>
+      <c r="K70" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B71" s="4"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G71" s="4"/>
+      <c r="H71" s="5"/>
+      <c r="I71" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J71" s="5"/>
+      <c r="K71" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B72" s="4"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="3">
+        <v>2693254882</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="4"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J72" s="5"/>
+      <c r="K72" s="6" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
@@ -1764,50 +2506,154 @@
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="A41:C41"/>
     <mergeCell ref="D41:E41"/>
     <mergeCell ref="F41:H41"/>
     <mergeCell ref="I41:J41"/>
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:H42"/>
     <mergeCell ref="I42:J42"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="F43:H43"/>
     <mergeCell ref="I43:J43"/>
     <mergeCell ref="A44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:H44"/>
     <mergeCell ref="I44:J44"/>
     <mergeCell ref="A45:C45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:H45"/>
     <mergeCell ref="I45:J45"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:H46"/>
     <mergeCell ref="I46:J46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="F49:H49"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F50:H50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:H51"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="A53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:H53"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="F54:H54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="F55:H55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:H56"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="A57:C57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="F58:H58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="F60:H60"/>
+    <mergeCell ref="I60:J60"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:H61"/>
+    <mergeCell ref="I61:J61"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="F62:H62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="F63:H63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="F64:H64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:H65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:H66"/>
+    <mergeCell ref="I66:J66"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:H67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="A68:C68"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="F68:H68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="A69:C69"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:H69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="A70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:H71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="I72:J72"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>