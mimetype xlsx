--- v1 (2026-09-07)
+++ v2 (2026-10-23)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Plan Holders List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>Hollywood Road Sanitary Sewer Extension Project</t>
   </si>
   <si>
     <t>CLIENT:</t>
   </si>
   <si>
     <t>Royalton Township</t>
   </si>
   <si>
     <t>BID OPENING DATE:</t>
   </si>
   <si>
     <t>08/13/2026</t>
   </si>
   <si>
     <t>Estimate</t>
   </si>
   <si>
     <t>$0</t>
   </si>
   <si>
@@ -213,50 +213,53 @@
   <si>
     <t>734-890-9839</t>
   </si>
   <si>
     <t>jfrederick@duboiscooper.com</t>
   </si>
   <si>
     <t>07/22/2026</t>
   </si>
   <si>
     <t>etna supply</t>
   </si>
   <si>
     <t>jbalkema@etnasupply.com</t>
   </si>
   <si>
     <t>H&amp;K Excavating</t>
   </si>
   <si>
     <t>269-210-5083</t>
   </si>
   <si>
     <t>mike@hkexcavating.com</t>
   </si>
   <si>
+    <t>10/13/2026</t>
+  </si>
+  <si>
     <t>Hoffman Bros., Inc.</t>
   </si>
   <si>
     <t>269-965-1207</t>
   </si>
   <si>
     <t>brizor@hoffmanbrosinc.com</t>
   </si>
   <si>
     <t>(269) 965-1207</t>
   </si>
   <si>
     <t>mosminski@hoffmanbrosinc.com</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>jayalakshmil@construction.com</t>
   </si>
   <si>
     <t>08/15/2026</t>
   </si>
   <si>
     <t>Kalamazoo Builders Exchange</t>
@@ -367,50 +370,53 @@
     <t>jholliday@rieth-riley.com</t>
   </si>
   <si>
     <t>Rocky River Excavating</t>
   </si>
   <si>
     <t>269-242-5858</t>
   </si>
   <si>
     <t>rockyriverexcavating@gmail.com</t>
   </si>
   <si>
     <t>Selge Construction</t>
   </si>
   <si>
     <t>574-229-4908</t>
   </si>
   <si>
     <t>ksilveus@selgeconstruction.com</t>
   </si>
   <si>
     <t>08/03/2026</t>
   </si>
   <si>
     <t>tbalkema@balkemaexc.com</t>
+  </si>
+  <si>
+    <t>09/14/2026</t>
   </si>
   <si>
     <t>Yard Shark Lawn Care LLC</t>
   </si>
   <si>
     <t>blaine@yardsharklawncare.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -803,54 +809,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_headerfooter_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K72"/>
+  <dimension ref="A1:K75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" view="pageLayout" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K72" sqref="K72"/>
+      <selection activeCell="K75" sqref="K75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="4" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="7" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
@@ -1519,874 +1525,943 @@
     <row r="36" spans="1:11">
       <c r="A36" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="5"/>
       <c r="D36" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G36" s="4"/>
       <c r="H36" s="5"/>
       <c r="I36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="6" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B38" s="4"/>
       <c r="C38" s="5"/>
       <c r="D38" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="6" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B39" s="4"/>
       <c r="C39" s="5"/>
       <c r="D39" s="3" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="6" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="5"/>
       <c r="D40" s="3" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="G40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="3" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="6" t="s">
-        <v>73</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="5"/>
       <c r="D41" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G41" s="4"/>
       <c r="H41" s="5"/>
       <c r="I41" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="6" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B42" s="4"/>
       <c r="C42" s="5"/>
       <c r="D42" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G42" s="4"/>
       <c r="H42" s="5"/>
       <c r="I42" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="3" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="5"/>
-      <c r="D43" s="3">
-        <v>2693492507</v>
+      <c r="D43" s="3" t="s">
+        <v>73</v>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G43" s="4"/>
       <c r="H43" s="5"/>
       <c r="I43" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="6" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="5"/>
       <c r="D44" s="3">
         <v>2693492507</v>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G44" s="4"/>
       <c r="H44" s="5"/>
       <c r="I44" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="5"/>
-      <c r="D45" s="3" t="s">
-        <v>77</v>
+      <c r="D45" s="3">
+        <v>2693492507</v>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G45" s="4"/>
       <c r="H45" s="5"/>
       <c r="I45" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="5"/>
       <c r="D46" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="5"/>
-      <c r="D47" s="3">
-        <v>2699252746</v>
+      <c r="D47" s="3" t="s">
+        <v>78</v>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="5"/>
       <c r="D48" s="3">
         <v>2699252746</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G48" s="4"/>
       <c r="H48" s="5"/>
       <c r="I48" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="6" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B49" s="4"/>
       <c r="C49" s="5"/>
       <c r="D49" s="3">
         <v>2699252746</v>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="5"/>
       <c r="I49" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="6" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B50" s="4"/>
       <c r="C50" s="5"/>
-      <c r="D50" s="3" t="s">
-        <v>82</v>
+      <c r="D50" s="3">
+        <v>2699252746</v>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="3" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G50" s="4"/>
       <c r="H50" s="5"/>
       <c r="I50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="6" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B51" s="4"/>
       <c r="C51" s="5"/>
       <c r="D51" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G51" s="4"/>
       <c r="H51" s="5"/>
       <c r="I51" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B52" s="4"/>
       <c r="C52" s="5"/>
       <c r="D52" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="G52" s="4"/>
       <c r="H52" s="5"/>
       <c r="I52" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="6" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="5"/>
       <c r="D53" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G53" s="4"/>
       <c r="H53" s="5"/>
       <c r="I53" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B54" s="4"/>
       <c r="C54" s="5"/>
       <c r="D54" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G54" s="4"/>
       <c r="H54" s="5"/>
       <c r="I54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B55" s="4"/>
       <c r="C55" s="5"/>
       <c r="D55" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="G55" s="4"/>
       <c r="H55" s="5"/>
       <c r="I55" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="6" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="5"/>
       <c r="D56" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G56" s="4"/>
       <c r="H56" s="5"/>
       <c r="I56" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B57" s="4"/>
       <c r="C57" s="5"/>
       <c r="D57" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G57" s="4"/>
       <c r="H57" s="5"/>
       <c r="I57" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="6" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="5"/>
       <c r="D58" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G58" s="4"/>
       <c r="H58" s="5"/>
       <c r="I58" s="3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="6" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B59" s="4"/>
       <c r="C59" s="5"/>
       <c r="D59" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G59" s="4"/>
       <c r="H59" s="5"/>
       <c r="I59" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="6" t="s">
-        <v>18</v>
+        <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="3" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="5"/>
       <c r="D60" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="3" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="G60" s="4"/>
       <c r="H60" s="5"/>
       <c r="I60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="6" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="3" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B61" s="4"/>
       <c r="C61" s="5"/>
       <c r="D61" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E61" s="5"/>
       <c r="F61" s="3" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G61" s="4"/>
       <c r="H61" s="5"/>
       <c r="I61" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="6" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="3" t="s">
         <v>99</v>
       </c>
       <c r="B62" s="4"/>
       <c r="C62" s="5"/>
       <c r="D62" s="3" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E62" s="5"/>
       <c r="F62" s="3" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G62" s="4"/>
       <c r="H62" s="5"/>
       <c r="I62" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="6" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="3" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B63" s="4"/>
       <c r="C63" s="5"/>
-      <c r="D63" s="3">
-        <v>2697209507</v>
+      <c r="D63" s="3" t="s">
+        <v>101</v>
       </c>
       <c r="E63" s="5"/>
       <c r="F63" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G63" s="4"/>
       <c r="H63" s="5"/>
       <c r="I63" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="6" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B64" s="4"/>
       <c r="C64" s="5"/>
-      <c r="D64" s="3">
-        <v>2697161593</v>
+      <c r="D64" s="3" t="s">
+        <v>101</v>
       </c>
       <c r="E64" s="5"/>
       <c r="F64" s="3" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G64" s="4"/>
       <c r="H64" s="5"/>
       <c r="I64" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="6" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="3" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B65" s="4"/>
       <c r="C65" s="5"/>
       <c r="D65" s="3">
-        <v>2697161593</v>
+        <v>2697209507</v>
       </c>
       <c r="E65" s="5"/>
       <c r="F65" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="G65" s="4"/>
       <c r="H65" s="5"/>
       <c r="I65" s="3" t="s">
         <v>27</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B66" s="4"/>
       <c r="C66" s="5"/>
       <c r="D66" s="3">
         <v>2697161593</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G66" s="4"/>
       <c r="H66" s="5"/>
       <c r="I66" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B67" s="4"/>
       <c r="C67" s="5"/>
       <c r="D67" s="3">
-        <v>2699261111</v>
+        <v>2697161593</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G67" s="4"/>
       <c r="H67" s="5"/>
       <c r="I67" s="3" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J67" s="5"/>
       <c r="K67" s="6" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="3" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="5"/>
-      <c r="D68" s="3" t="s">
-        <v>111</v>
+      <c r="D68" s="3">
+        <v>2697161593</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="3" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="G68" s="4"/>
       <c r="H68" s="5"/>
       <c r="I68" s="3" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="J68" s="5"/>
       <c r="K68" s="6" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="3" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="5"/>
-      <c r="D69" s="3" t="s">
-        <v>114</v>
+      <c r="D69" s="3">
+        <v>2699261111</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="3" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="G69" s="4"/>
       <c r="H69" s="5"/>
       <c r="I69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="6" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="3" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B70" s="4"/>
       <c r="C70" s="5"/>
       <c r="D70" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E70" s="5"/>
       <c r="F70" s="3" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G70" s="4"/>
       <c r="H70" s="5"/>
       <c r="I70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J70" s="5"/>
       <c r="K70" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B71" s="4"/>
       <c r="C71" s="5"/>
       <c r="D71" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E71" s="5"/>
       <c r="F71" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G71" s="4"/>
       <c r="H71" s="5"/>
       <c r="I71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="J71" s="5"/>
       <c r="K71" s="6" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B72" s="4"/>
       <c r="C72" s="5"/>
-      <c r="D72" s="3">
-        <v>2693254882</v>
+      <c r="D72" s="3" t="s">
+        <v>118</v>
       </c>
       <c r="E72" s="5"/>
       <c r="F72" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G72" s="4"/>
       <c r="H72" s="5"/>
       <c r="I72" s="3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="6" t="s">
-        <v>97</v>
+        <v>36</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B73" s="4"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G73" s="4"/>
+      <c r="H73" s="5"/>
+      <c r="I73" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" s="5"/>
+      <c r="K73" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B74" s="4"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E74" s="5"/>
+      <c r="F74" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="G74" s="4"/>
+      <c r="H74" s="5"/>
+      <c r="I74" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J74" s="5"/>
+      <c r="K74" s="6" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B75" s="4"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="3">
+        <v>2693254882</v>
+      </c>
+      <c r="E75" s="5"/>
+      <c r="F75" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="G75" s="4"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J75" s="5"/>
+      <c r="K75" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="H7:J7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:E12"/>
@@ -2610,50 +2685,62 @@
     <mergeCell ref="I66:J66"/>
     <mergeCell ref="A67:C67"/>
     <mergeCell ref="D67:E67"/>
     <mergeCell ref="F67:H67"/>
     <mergeCell ref="I67:J67"/>
     <mergeCell ref="A68:C68"/>
     <mergeCell ref="D68:E68"/>
     <mergeCell ref="F68:H68"/>
     <mergeCell ref="I68:J68"/>
     <mergeCell ref="A69:C69"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="F69:H69"/>
     <mergeCell ref="I69:J69"/>
     <mergeCell ref="A70:C70"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="F70:H70"/>
     <mergeCell ref="I70:J70"/>
     <mergeCell ref="A71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="F71:H71"/>
     <mergeCell ref="I71:J71"/>
     <mergeCell ref="A72:C72"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="F72:H72"/>
     <mergeCell ref="I72:J72"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="A74:C74"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="F74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="F75:H75"/>
+    <mergeCell ref="I75:J75"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;R&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;G</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <legacyDrawingHF r:id="rId_headerfooter_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>